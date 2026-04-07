--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Capocchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. Computer Science, (Sept., 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, SPE UMR 6134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Specialization: Modeling and simulation of complex systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Title: Concurrente behavioral fault simulation on discrete event systems: Applied to digital circuits diagnosis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Committee Chair: Dr. Gérard André Capolino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(June, 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Sophia Antipolis, Nice (France) - Specialization: Signal processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master of Physics and Applications, (June, 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Baccalaureate, (July, 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> High scholl Giocante de Casabianca, Bastia (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault diagnosis in discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization via simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluent in English, French and Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL EXPERIENCE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head, MMI (Métiers du Multimédia et de l’Internet) IUT Department,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT of University of Corsica “Pasquale Paoli”, Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination and supervision of the department activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Computer Science to Primary and Secondary level of student</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing and supervising the examinations as part of the examinations committee responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing school functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> September 2005 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, IUT Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web development with HTML/CSS and PHP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Database modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation of DES with DEVS and DEVSimPy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, September 2001 - September 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, “Faculté des Sciences et Techniques” (FST), Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C/C++ Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VHDL Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scheme Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmic and data structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Society for Modeling & Simulation International (SCS) (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE member (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and heuristic criteria for optimized Markov chain aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPSEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12597-025-00969-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Development of Internet of Cyber-Things Using DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.258. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers14070258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a DEVS Model Management System for Decision-Making Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for Reinforcement Learning System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based simulation of discrete-event system of system with the mobile application DEVSimPy-mob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100625 -. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation-Based Q-Learning Algorithm Applied to Financial Leverage Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation Model Generation based on Activity Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.102122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Norbert Giambiasi to the University of Corsica: from behavioral testing to DEVS fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.003754971877762. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718777625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Entity Structure Extension to Integrate Abstraction Hierarchy and Time Granularity into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Ambient Intelligent Systems using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1,2), pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via simulation of catchment basin management using a discrete-event approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549714559608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Rotor Induction Generator Inter-Turn Short-Circuits Diagnosis Using a New Digital Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4043 - 4052. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2229675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification et réalité augmentée pour la valorisation du patrimoine immatériel : une expérience immersive Corso-Provençale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don-Mathieu Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Model Design for Simulation Web App Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fericean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, France. pp.2154-2165, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Discrete-Event Simulation Based Approach for Validating Actuation Conflict Management in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual Modeling and Simulation Conference (ANNSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Fairfax, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management Enabler for DevOps in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT '20 Companion: 10th International Conference on the Internet of Things Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö Sweden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actuation Conflicts Management Flow for Smart IoT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Combination of Discrete-Event Simulation With Machine Learning for SMART Parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains Aggregation Using Discrete Event Optimization via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Modeling, Simulation and Experimentation Environment in Python Based on SES/MB and DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Deatcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Parking: Integration and data management by modeling and simulation using connected objects according to the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modeling and Simulation of Financial Leverage Effect Based on Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation Aspects to Improve Machine Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic architecture for interactive mobile simulation of parallel Devs models: A missile defense application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1515-1526, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Markov decision process based on DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-mob : une application mobile hybride pour la simulation à événements discrets des systèmes ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées DEVS francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme SES pour l’intégration de la hiérarchie d’abstraction et la granularité temporelle au sein de la modélisation et la simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SES Extension to Integrate Abstraction Hierarchy into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.782-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations (WIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005538300440052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Decision Making Based on Predictive Data Analysis Using DEVS Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ellul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSIM Conference on Principles of Advanced Discrete Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.257-258, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS models design and test using AGILE-based methods with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Modeling and Simulation Symposium (Simulation in Industry) (EMSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.563-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Component Design and Implementation using Discrete Event Specification Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Discrete-Event Systems Modeling and Simulation with Fuzzy Control Language and DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of DEVS Activity-Tracking with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling &amp; Simulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cargese, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20130101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software test automation using DEVSimPy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM conference on Principles of advanced discrete simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montreal, Canada. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimization via Simulation of Catchment Basin Management Within the DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Wintersim Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington DC, United States. pp.295-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Architecture of Multi-Stage Neural Network for Wound-Rotor Induction Generator Short-Circuit Fault Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1565-1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Basin Optimized Management using a Simulation Approach within DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genova, Italy. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW DEVS-BASED GENERIC ARTFICIAL NEURAL NETWORK MODELING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Folktales on a map by coupling dynamic DEVS simulation within Google Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy: A Collaborative Python Software for Modeling and Simulation of DEVS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Track on Collaborative Modeling &amp; Simulation - CoMetS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound-Rotor Induction Generator Short-Circuit Fault Classification Using a New Neural Network Based on Digital Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahat Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-turn Short Circuit Fault Detection of Wound Rotor Induction Machines Using Bispectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.1760-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Fed Three-Phase Induction Machine Model for Simulation of Inter-turn short circuit fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.681-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental inter-turn short-circuit fault characterization of wound rotor induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ISIE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.2615-2820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Modelling Implementation Methods of a Wound-Rotor Induction Machine: Simulation, Fault Diagnosis and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Diagnostics for Electric Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends and Solutions for the Simulation of Electrical Circuits Using a Discrete Event Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4365-4370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farms: from the basic technology to the grid connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Anniversary of IEEE organized by IEEE France Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Behavior of a Double­Fed Induction Generator: Modeling, Discrete Event Simulation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of AC Electrical Machines Behaviour Using Discrete Event System Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed DEVS Simulation using the MOSIX Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of VHDL Descriptions into DEVS Models for Fault Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man and Cybernetics Conference (SMC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Concurrent and Comparative Fault Simulation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based validation of VHDL descriptions using constraints logic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Osaka, Japan. pp.S2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Modeling Behavioral Fault Simulator for RT-Level Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, United States. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Fault Simulation for VHDL Description using DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d’architectures IoT sous le Framework WComp par la simulation DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de l'université de corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : Interface graphique développée en langage Python et la librairie wxPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Développement Logiciel de l'Enseignement Supérieur et de la Recherche (JDEVS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de réchauffement climatique par la modélisation et la simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de la pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.77-119, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and M&amp;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-309, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Science Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.311-351, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Computer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.255-285, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of DEVS Models Using AGILE-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-250, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Efficient Design Using WComp Framework and Discrete Event Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mohammad Obaidat; Janusz Kacprzyk; Tuncer Ören; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 442, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49--67, 2016, International Conference, SIMULTECH 2015 Colmar, France, July 21-23, 2015 Revised Selected Papers, 978-3-319-31295-8. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31295-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-Mob: Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration modéle mathématique DEVS pour la prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione dei dati di contesto nel modello matematico che utilizza le librerie DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Evolution of DEVSimPy Environment Towards Activity Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser wxPython et SQLite pour manipuler graphiquement des bases de données relationnelles en Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : un environnement Python de simulation des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOAD : PHP pour un environnement Ajax côté serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash sous Linux avec Eclipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS as a Language for Design of Adaptive IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Heuristic Criteria for Optimized Markov Chain Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - Version 2.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] University of Corsica. 2014, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative DEVSimPy, Simulink, PowerDEVS, Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation DEVS d'une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Maple© d’une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPE UMR CNRS 6134. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation concurrente de fautes comportementales pour des systèmes à événements discrets : Application aux circuits digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Pascal Paoli, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel DEVSimPy au laboratoire SPE UMR CNRS 6134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Capocchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. Computer Science, (Sept., 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, SPE UMR 6134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Specialization: Modeling and simulation of complex systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Title: Concurrente behavioral fault simulation on discrete event systems: Applied to digital circuits diagnosis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Committee Chair: Dr. Gérard André Capolino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(June, 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Sophia Antipolis, Nice (France) - Specialization: Signal processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master of Physics and Applications, (June, 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Baccalaureate, (July, 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> High scholl Giocante de Casabianca, Bastia (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault diagnosis in discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization via simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluent in English, French and Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL EXPERIENCE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head, MMI (Métiers du Multimédia et de l’Internet) IUT Department,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT of University of Corsica “Pasquale Paoli”, Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination and supervision of the department activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Computer Science to Primary and Secondary level of student</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing and supervising the examinations as part of the examinations committee responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing school functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> September 2005 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, IUT Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web development with HTML/CSS and PHP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Database modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation of DES with DEVS and DEVSimPy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, September 2001 - September 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, “Faculté des Sciences et Techniques” (FST), Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C/C++ Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VHDL Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scheme Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmic and data structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Society for Modeling & Simulation International (SCS) (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE member (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Development of Internet of Cyber-Things Using DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.258. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers14070258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and heuristic criteria for optimized Markov chain aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPSEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12597-025-00969-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a DEVS Model Management System for Decision-Making Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for Reinforcement Learning System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based simulation of discrete-event system of system with the mobile application DEVSimPy-mob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100625 -. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation Model Generation based on Activity Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.102122. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation-Based Q-Learning Algorithm Applied to Financial Leverage Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Norbert Giambiasi to the University of Corsica: from behavioral testing to DEVS fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.003754971877762. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718777625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Entity Structure Extension to Integrate Abstraction Hierarchy and Time Granularity into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via simulation of catchment basin management using a discrete-event approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549714559608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Ambient Intelligent Systems using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1,2), pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Rotor Induction Generator Inter-Turn Short-Circuits Diagnosis Using a New Digital Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4043 - 4052. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2229675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification et réalité augmentée pour la valorisation du patrimoine immatériel : une expérience immersive Corso-Provençale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don-Mathieu Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Model Design for Simulation Web App Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fericean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, France. pp.2154-2165, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Discrete-Event Simulation Based Approach for Validating Actuation Conflict Management in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual Modeling and Simulation Conference (ANNSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Fairfax, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management Enabler for DevOps in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT '20 Companion: 10th International Conference on the Internet of Things Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö Sweden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actuation Conflicts Management Flow for Smart IoT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Combination of Discrete-Event Simulation With Machine Learning for SMART Parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Modeling, Simulation and Experimentation Environment in Python Based on SES/MB and DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Deatcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains Aggregation Using Discrete Event Optimization via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Parking: Integration and data management by modeling and simulation using connected objects according to the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modeling and Simulation of Financial Leverage Effect Based on Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation Aspects to Improve Machine Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic architecture for interactive mobile simulation of parallel Devs models: A missile defense application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1515-1526, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Markov decision process based on DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme SES pour l’intégration de la hiérarchie d’abstraction et la granularité temporelle au sein de la modélisation et la simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-mob : une application mobile hybride pour la simulation à événements discrets des systèmes ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées DEVS francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations (WIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SES Extension to Integrate Abstraction Hierarchy into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.782-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005538300440052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Decision Making Based on Predictive Data Analysis Using DEVS Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ellul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSIM Conference on Principles of Advanced Discrete Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.257-258, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Component Design and Implementation using Discrete Event Specification Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Discrete-Event Systems Modeling and Simulation with Fuzzy Control Language and DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS models design and test using AGILE-based methods with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Modeling and Simulation Symposium (Simulation in Industry) (EMSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.563-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software test automation using DEVSimPy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM conference on Principles of advanced discrete simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montreal, Canada. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimization via Simulation of Catchment Basin Management Within the DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Wintersim Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington DC, United States. pp.295-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of DEVS Activity-Tracking with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling &amp; Simulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cargese, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20130101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Architecture of Multi-Stage Neural Network for Wound-Rotor Induction Generator Short-Circuit Fault Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1565-1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Basin Optimized Management using a Simulation Approach within DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genova, Italy. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Folktales on a map by coupling dynamic DEVS simulation within Google Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW DEVS-BASED GENERIC ARTFICIAL NEURAL NETWORK MODELING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy: A Collaborative Python Software for Modeling and Simulation of DEVS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Track on Collaborative Modeling &amp; Simulation - CoMetS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound-Rotor Induction Generator Short-Circuit Fault Classification Using a New Neural Network Based on Digital Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahat Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Fed Three-Phase Induction Machine Model for Simulation of Inter-turn short circuit fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.681-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental inter-turn short-circuit fault characterization of wound rotor induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ISIE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.2615-2820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-turn Short Circuit Fault Detection of Wound Rotor Induction Machines Using Bispectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.1760-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends and Solutions for the Simulation of Electrical Circuits Using a Discrete Event Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4365-4370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farms: from the basic technology to the grid connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Anniversary of IEEE organized by IEEE France Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Modelling Implementation Methods of a Wound-Rotor Induction Machine: Simulation, Fault Diagnosis and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Diagnostics for Electric Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Behavior of a Double­Fed Induction Generator: Modeling, Discrete Event Simulation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of AC Electrical Machines Behaviour Using Discrete Event System Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed DEVS Simulation using the MOSIX Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of VHDL Descriptions into DEVS Models for Fault Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man and Cybernetics Conference (SMC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Concurrent and Comparative Fault Simulation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based validation of VHDL descriptions using constraints logic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Osaka, Japan. pp.S2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Modeling Behavioral Fault Simulator for RT-Level Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, United States. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Fault Simulation for VHDL Description using DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d’architectures IoT sous le Framework WComp par la simulation DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de l'université de corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : Interface graphique développée en langage Python et la librairie wxPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Développement Logiciel de l'Enseignement Supérieur et de la Recherche (JDEVS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de réchauffement climatique par la modélisation et la simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de la pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and M&amp;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-309, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Science Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.311-351, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Computer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.255-285, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.77-119, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of DEVS Models Using AGILE-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-250, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Efficient Design Using WComp Framework and Discrete Event Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mohammad Obaidat; Janusz Kacprzyk; Tuncer Ören; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 442, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49--67, 2016, International Conference, SIMULTECH 2015 Colmar, France, July 21-23, 2015 Revised Selected Papers, 978-3-319-31295-8. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31295-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-Mob: Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration modéle mathématique DEVS pour la prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione dei dati di contesto nel modello matematico che utilizza le librerie DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Evolution of DEVSimPy Environment Towards Activity Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : un environnement Python de simulation des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser wxPython et SQLite pour manipuler graphiquement des bases de données relationnelles en Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOAD : PHP pour un environnement Ajax côté serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash sous Linux avec Eclipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS as a Language for Design of Adaptive IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Heuristic Criteria for Optimized Markov Chain Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - Version 2.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] University of Corsica. 2014, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative DEVSimPy, Simulink, PowerDEVS, Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation DEVS d'une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Maple© d’une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPE UMR CNRS 6134. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation concurrente de fautes comportementales pour des systèmes à événements discrets : Application aux circuits digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Pascal Paoli, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel DEVSimPy au laboratoire SPE UMR CNRS 6134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0992FD71"/>
+    <w:nsid w:val="9484EA97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="91548B22"/>
+    <w:nsid w:val="F8EEE5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D7F995F0"/>
+    <w:nsid w:val="71616063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D1E154B"/>
+    <w:nsid w:val="F29E8205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="65DF76CC"/>
+    <w:nsid w:val="14E90B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-025-00969-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zeigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Santucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers14070258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0051-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Pawletta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Folkerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718777625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549714559608" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Mathieu Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lavirotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dechavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dechavanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Deatcu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Santucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247850" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ellul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Thimoth&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20130101001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083091v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Szabo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weirich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaidat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00011-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zeigler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Santucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers14070258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-025-00969-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Pawletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Folkerts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0051-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718777625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549714559608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Mathieu Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lavirotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dechavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dechavanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Deatcu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Santucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247850" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ellul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Thimoth&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20130101001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Szabo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weirich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaidat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00011-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083153v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>