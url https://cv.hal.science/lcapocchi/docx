--- v1 (2026-04-07)
+++ v2 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Capocchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. Computer Science, (Sept., 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, SPE UMR 6134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Specialization: Modeling and simulation of complex systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Title: Concurrente behavioral fault simulation on discrete event systems: Applied to digital circuits diagnosis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Committee Chair: Dr. Gérard André Capolino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(June, 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Sophia Antipolis, Nice (France) - Specialization: Signal processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master of Physics and Applications, (June, 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Baccalaureate, (July, 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> High scholl Giocante de Casabianca, Bastia (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault diagnosis in discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization via simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluent in English, French and Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL EXPERIENCE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head, MMI (Métiers du Multimédia et de l’Internet) IUT Department,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT of University of Corsica “Pasquale Paoli”, Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination and supervision of the department activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Computer Science to Primary and Secondary level of student</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing and supervising the examinations as part of the examinations committee responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing school functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> September 2005 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, IUT Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web development with HTML/CSS and PHP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Database modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation of DES with DEVS and DEVSimPy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, September 2001 - September 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, “Faculté des Sciences et Techniques” (FST), Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C/C++ Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VHDL Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scheme Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmic and data structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Society for Modeling & Simulation International (SCS) (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE member (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Development of Internet of Cyber-Things Using DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.258. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers14070258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and heuristic criteria for optimized Markov chain aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPSEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12597-025-00969-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a DEVS Model Management System for Decision-Making Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for Reinforcement Learning System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based simulation of discrete-event system of system with the mobile application DEVSimPy-mob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100625 -. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation Model Generation based on Activity Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.102122. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation-Based Q-Learning Algorithm Applied to Financial Leverage Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Norbert Giambiasi to the University of Corsica: from behavioral testing to DEVS fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.003754971877762. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718777625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Entity Structure Extension to Integrate Abstraction Hierarchy and Time Granularity into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via simulation of catchment basin management using a discrete-event approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549714559608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Ambient Intelligent Systems using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1,2), pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Rotor Induction Generator Inter-Turn Short-Circuits Diagnosis Using a New Digital Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4043 - 4052. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2229675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification et réalité augmentée pour la valorisation du patrimoine immatériel : une expérience immersive Corso-Provençale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don-Mathieu Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Model Design for Simulation Web App Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fericean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, France. pp.2154-2165, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Discrete-Event Simulation Based Approach for Validating Actuation Conflict Management in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual Modeling and Simulation Conference (ANNSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Fairfax, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management Enabler for DevOps in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT '20 Companion: 10th International Conference on the Internet of Things Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö Sweden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actuation Conflicts Management Flow for Smart IoT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Combination of Discrete-Event Simulation With Machine Learning for SMART Parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Modeling, Simulation and Experimentation Environment in Python Based on SES/MB and DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Deatcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains Aggregation Using Discrete Event Optimization via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Parking: Integration and data management by modeling and simulation using connected objects according to the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modeling and Simulation of Financial Leverage Effect Based on Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation Aspects to Improve Machine Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic architecture for interactive mobile simulation of parallel Devs models: A missile defense application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1515-1526, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Markov decision process based on DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme SES pour l’intégration de la hiérarchie d’abstraction et la granularité temporelle au sein de la modélisation et la simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-mob : une application mobile hybride pour la simulation à événements discrets des systèmes ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées DEVS francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations (WIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SES Extension to Integrate Abstraction Hierarchy into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.782-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005538300440052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Decision Making Based on Predictive Data Analysis Using DEVS Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ellul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSIM Conference on Principles of Advanced Discrete Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.257-258, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Component Design and Implementation using Discrete Event Specification Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Discrete-Event Systems Modeling and Simulation with Fuzzy Control Language and DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS models design and test using AGILE-based methods with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Modeling and Simulation Symposium (Simulation in Industry) (EMSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.563-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software test automation using DEVSimPy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM conference on Principles of advanced discrete simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montreal, Canada. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimization via Simulation of Catchment Basin Management Within the DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Wintersim Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington DC, United States. pp.295-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of DEVS Activity-Tracking with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling &amp; Simulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cargese, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20130101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Architecture of Multi-Stage Neural Network for Wound-Rotor Induction Generator Short-Circuit Fault Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1565-1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Basin Optimized Management using a Simulation Approach within DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genova, Italy. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Folktales on a map by coupling dynamic DEVS simulation within Google Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW DEVS-BASED GENERIC ARTFICIAL NEURAL NETWORK MODELING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy: A Collaborative Python Software for Modeling and Simulation of DEVS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Track on Collaborative Modeling &amp; Simulation - CoMetS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound-Rotor Induction Generator Short-Circuit Fault Classification Using a New Neural Network Based on Digital Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahat Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Fed Three-Phase Induction Machine Model for Simulation of Inter-turn short circuit fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.681-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental inter-turn short-circuit fault characterization of wound rotor induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ISIE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.2615-2820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-turn Short Circuit Fault Detection of Wound Rotor Induction Machines Using Bispectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.1760-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends and Solutions for the Simulation of Electrical Circuits Using a Discrete Event Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4365-4370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farms: from the basic technology to the grid connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Anniversary of IEEE organized by IEEE France Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Modelling Implementation Methods of a Wound-Rotor Induction Machine: Simulation, Fault Diagnosis and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Diagnostics for Electric Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Behavior of a Double­Fed Induction Generator: Modeling, Discrete Event Simulation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of AC Electrical Machines Behaviour Using Discrete Event System Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed DEVS Simulation using the MOSIX Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of VHDL Descriptions into DEVS Models for Fault Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man and Cybernetics Conference (SMC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Concurrent and Comparative Fault Simulation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based validation of VHDL descriptions using constraints logic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Osaka, Japan. pp.S2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Modeling Behavioral Fault Simulator for RT-Level Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, United States. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Fault Simulation for VHDL Description using DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d’architectures IoT sous le Framework WComp par la simulation DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de l'université de corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : Interface graphique développée en langage Python et la librairie wxPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Développement Logiciel de l'Enseignement Supérieur et de la Recherche (JDEVS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de réchauffement climatique par la modélisation et la simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de la pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and M&amp;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-309, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Science Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.311-351, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Computer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.255-285, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.77-119, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of DEVS Models Using AGILE-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-250, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Efficient Design Using WComp Framework and Discrete Event Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mohammad Obaidat; Janusz Kacprzyk; Tuncer Ören; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 442, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49--67, 2016, International Conference, SIMULTECH 2015 Colmar, France, July 21-23, 2015 Revised Selected Papers, 978-3-319-31295-8. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31295-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-Mob: Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration modéle mathématique DEVS pour la prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione dei dati di contesto nel modello matematico che utilizza le librerie DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Evolution of DEVSimPy Environment Towards Activity Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : un environnement Python de simulation des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser wxPython et SQLite pour manipuler graphiquement des bases de données relationnelles en Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOAD : PHP pour un environnement Ajax côté serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash sous Linux avec Eclipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS as a Language for Design of Adaptive IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Heuristic Criteria for Optimized Markov Chain Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - Version 2.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] University of Corsica. 2014, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative DEVSimPy, Simulink, PowerDEVS, Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation DEVS d'une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Maple© d’une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPE UMR CNRS 6134. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation concurrente de fautes comportementales pour des systèmes à événements discrets : Application aux circuits digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Pascal Paoli, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel DEVSimPy au laboratoire SPE UMR CNRS 6134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Capocchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. Computer Science, (Sept., 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, SPE UMR 6134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Specialization: Modeling and simulation of complex systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Title: Concurrente behavioral fault simulation on discrete event systems: Applied to digital circuits diagnosis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Committee Chair: Dr. Gérard André Capolino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(June, 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Sophia Antipolis, Nice (France) - Specialization: Signal processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master of Physics and Applications, (June, 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Baccalaureate, (July, 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> High scholl Giocante de Casabianca, Bastia (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault diagnosis in discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization via simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluent in English, French and Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL EXPERIENCE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head, MMI (Métiers du Multimédia et de l’Internet) IUT Department,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT of University of Corsica “Pasquale Paoli”, Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination and supervision of the department activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Computer Science to Primary and Secondary level of student</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing and supervising the examinations as part of the examinations committee responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing school functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> September 2005 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, IUT Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web development with HTML/CSS and PHP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Database modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation of DES with DEVS and DEVSimPy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, September 2001 - September 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, “Faculté des Sciences et Techniques” (FST), Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C/C++ Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VHDL Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scheme Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmic and data structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Society for Modeling & Simulation International (SCS) (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE member (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and heuristic criteria for optimized Markov chain aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPSEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12597-025-00969-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Development of Internet of Cyber-Things Using DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.258. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers14070258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a DEVS Model Management System for Decision-Making Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for Reinforcement Learning System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based simulation of discrete-event system of system with the mobile application DEVSimPy-mob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100625 -. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation-Based Q-Learning Algorithm Applied to Financial Leverage Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation Model Generation based on Activity Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.102122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Norbert Giambiasi to the University of Corsica: from behavioral testing to DEVS fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.003754971877762. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718777625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Entity Structure Extension to Integrate Abstraction Hierarchy and Time Granularity into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Ambient Intelligent Systems using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1,2), pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via simulation of catchment basin management using a discrete-event approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549714559608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Rotor Induction Generator Inter-Turn Short-Circuits Diagnosis Using a New Digital Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4043 - 4052. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2229675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification et réalité augmentée pour la valorisation du patrimoine immatériel : une expérience immersive Corso-Provençale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don-Mathieu Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Model Design for Simulation Web App Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fericean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, France. pp.2154-2165, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Discrete-Event Simulation Based Approach for Validating Actuation Conflict Management in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual Modeling and Simulation Conference (ANNSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Fairfax, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actuation Conflicts Management Flow for Smart IoT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management Enabler for DevOps in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT '20 Companion: 10th International Conference on the Internet of Things Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö Sweden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Combination of Discrete-Event Simulation With Machine Learning for SMART Parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains Aggregation Using Discrete Event Optimization via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Modeling, Simulation and Experimentation Environment in Python Based on SES/MB and DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Deatcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Parking: Integration and data management by modeling and simulation using connected objects according to the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modeling and Simulation of Financial Leverage Effect Based on Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation Aspects to Improve Machine Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic architecture for interactive mobile simulation of parallel Devs models: A missile defense application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1515-1526, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Markov decision process based on DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-mob : une application mobile hybride pour la simulation à événements discrets des systèmes ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées DEVS francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme SES pour l’intégration de la hiérarchie d’abstraction et la granularité temporelle au sein de la modélisation et la simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SES Extension to Integrate Abstraction Hierarchy into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.782-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations (WIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005538300440052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Decision Making Based on Predictive Data Analysis Using DEVS Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ellul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSIM Conference on Principles of Advanced Discrete Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.257-258, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS models design and test using AGILE-based methods with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Modeling and Simulation Symposium (Simulation in Industry) (EMSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.563-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Component Design and Implementation using Discrete Event Specification Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Discrete-Event Systems Modeling and Simulation with Fuzzy Control Language and DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of DEVS Activity-Tracking with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling &amp; Simulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cargese, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20130101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software test automation using DEVSimPy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM conference on Principles of advanced discrete simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montreal, Canada. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimization via Simulation of Catchment Basin Management Within the DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Wintersim Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington DC, United States. pp.295-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Architecture of Multi-Stage Neural Network for Wound-Rotor Induction Generator Short-Circuit Fault Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1565-1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Basin Optimized Management using a Simulation Approach within DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genova, Italy. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW DEVS-BASED GENERIC ARTFICIAL NEURAL NETWORK MODELING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Folktales on a map by coupling dynamic DEVS simulation within Google Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound-Rotor Induction Generator Short-Circuit Fault Classification Using a New Neural Network Based on Digital Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahat Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy: A Collaborative Python Software for Modeling and Simulation of DEVS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Track on Collaborative Modeling &amp; Simulation - CoMetS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-turn Short Circuit Fault Detection of Wound Rotor Induction Machines Using Bispectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.1760-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Fed Three-Phase Induction Machine Model for Simulation of Inter-turn short circuit fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.681-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental inter-turn short-circuit fault characterization of wound rotor induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ISIE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.2615-2820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Modelling Implementation Methods of a Wound-Rotor Induction Machine: Simulation, Fault Diagnosis and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Diagnostics for Electric Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends and Solutions for the Simulation of Electrical Circuits Using a Discrete Event Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4365-4370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farms: from the basic technology to the grid connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Anniversary of IEEE organized by IEEE France Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Behavior of a Double­Fed Induction Generator: Modeling, Discrete Event Simulation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of AC Electrical Machines Behaviour Using Discrete Event System Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed DEVS Simulation using the MOSIX Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of VHDL Descriptions into DEVS Models for Fault Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man and Cybernetics Conference (SMC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Concurrent and Comparative Fault Simulation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based validation of VHDL descriptions using constraints logic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Osaka, Japan. pp.S2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Modeling Behavioral Fault Simulator for RT-Level Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, United States. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Fault Simulation for VHDL Description using DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d’architectures IoT sous le Framework WComp par la simulation DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de l'université de corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : Interface graphique développée en langage Python et la librairie wxPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Développement Logiciel de l'Enseignement Supérieur et de la Recherche (JDEVS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de réchauffement climatique par la modélisation et la simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de la pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.77-119, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and M&amp;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-309, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Science Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.311-351, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Computer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.255-285, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of DEVS Models Using AGILE-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-250, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Efficient Design Using WComp Framework and Discrete Event Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mohammad Obaidat; Janusz Kacprzyk; Tuncer Ören; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 442, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49--67, 2016, International Conference, SIMULTECH 2015 Colmar, France, July 21-23, 2015 Revised Selected Papers, 978-3-319-31295-8. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31295-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-Mob: Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration modéle mathématique DEVS pour la prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione dei dati di contesto nel modello matematico che utilizza le librerie DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Evolution of DEVSimPy Environment Towards Activity Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser wxPython et SQLite pour manipuler graphiquement des bases de données relationnelles en Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : un environnement Python de simulation des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOAD : PHP pour un environnement Ajax côté serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash sous Linux avec Eclipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS as a Language for Design of Adaptive IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Heuristic Criteria for Optimized Markov Chain Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - Version 2.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] University of Corsica. 2014, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative DEVSimPy, Simulink, PowerDEVS, Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation DEVS d'une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Maple© d’une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPE UMR CNRS 6134. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation concurrente de fautes comportementales pour des systèmes à événements discrets : Application aux circuits digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Pascal Paoli, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel DEVSimPy au laboratoire SPE UMR CNRS 6134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9484EA97"/>
+    <w:nsid w:val="BB26385F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F8EEE5B0"/>
+    <w:nsid w:val="F05ED2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71616063"/>
+    <w:nsid w:val="9B2E44AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F29E8205"/>
+    <w:nsid w:val="9905ED09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14E90B21"/>
+    <w:nsid w:val="88A604DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zeigler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Santucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers14070258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-025-00969-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Pawletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Folkerts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0051-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718777625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549714559608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Mathieu Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lavirotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dechavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dechavanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Deatcu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Santucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247850" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ellul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Thimoth&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20130101001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Szabo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weirich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaidat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00011-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083153v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-025-00969-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zeigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Santucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers14070258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0051-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Pawletta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Folkerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718777625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549714559608" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Mathieu Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lavirotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dechavanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340196" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dechavanne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423474" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Deatcu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Santucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247850" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ellul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Thimoth&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20130101001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083091v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Szabo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weirich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaidat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00011-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>