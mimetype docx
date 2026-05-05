--- v2 (2026-04-07)
+++ v3 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Capocchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. Computer Science, (Sept., 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, SPE UMR 6134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Specialization: Modeling and simulation of complex systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Title: Concurrente behavioral fault simulation on discrete event systems: Applied to digital circuits diagnosis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Committee Chair: Dr. Gérard André Capolino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(June, 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Sophia Antipolis, Nice (France) - Specialization: Signal processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master of Physics and Applications, (June, 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Baccalaureate, (July, 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> High scholl Giocante de Casabianca, Bastia (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault diagnosis in discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization via simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluent in English, French and Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL EXPERIENCE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head, MMI (Métiers du Multimédia et de l’Internet) IUT Department,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT of University of Corsica “Pasquale Paoli”, Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination and supervision of the department activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Computer Science to Primary and Secondary level of student</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing and supervising the examinations as part of the examinations committee responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing school functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> September 2005 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, IUT Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web development with HTML/CSS and PHP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Database modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation of DES with DEVS and DEVSimPy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, September 2001 - September 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, “Faculté des Sciences et Techniques” (FST), Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C/C++ Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VHDL Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scheme Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmic and data structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Society for Modeling & Simulation International (SCS) (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE member (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and heuristic criteria for optimized Markov chain aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPSEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12597-025-00969-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Development of Internet of Cyber-Things Using DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.258. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers14070258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a DEVS Model Management System for Decision-Making Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for Reinforcement Learning System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based simulation of discrete-event system of system with the mobile application DEVSimPy-mob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100625 -. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation-Based Q-Learning Algorithm Applied to Financial Leverage Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation Model Generation based on Activity Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.102122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Norbert Giambiasi to the University of Corsica: from behavioral testing to DEVS fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.003754971877762. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718777625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Entity Structure Extension to Integrate Abstraction Hierarchy and Time Granularity into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Ambient Intelligent Systems using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1,2), pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via simulation of catchment basin management using a discrete-event approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549714559608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Rotor Induction Generator Inter-Turn Short-Circuits Diagnosis Using a New Digital Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4043 - 4052. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2229675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification et réalité augmentée pour la valorisation du patrimoine immatériel : une expérience immersive Corso-Provençale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don-Mathieu Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Model Design for Simulation Web App Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fericean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, France. pp.2154-2165, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Discrete-Event Simulation Based Approach for Validating Actuation Conflict Management in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual Modeling and Simulation Conference (ANNSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Fairfax, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actuation Conflicts Management Flow for Smart IoT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management Enabler for DevOps in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT '20 Companion: 10th International Conference on the Internet of Things Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö Sweden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Combination of Discrete-Event Simulation With Machine Learning for SMART Parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains Aggregation Using Discrete Event Optimization via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Modeling, Simulation and Experimentation Environment in Python Based on SES/MB and DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Deatcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Parking: Integration and data management by modeling and simulation using connected objects according to the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modeling and Simulation of Financial Leverage Effect Based on Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation Aspects to Improve Machine Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic architecture for interactive mobile simulation of parallel Devs models: A missile defense application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1515-1526, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Markov decision process based on DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-mob : une application mobile hybride pour la simulation à événements discrets des systèmes ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées DEVS francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme SES pour l’intégration de la hiérarchie d’abstraction et la granularité temporelle au sein de la modélisation et la simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SES Extension to Integrate Abstraction Hierarchy into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.782-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations (WIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005538300440052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Decision Making Based on Predictive Data Analysis Using DEVS Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ellul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSIM Conference on Principles of Advanced Discrete Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.257-258, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS models design and test using AGILE-based methods with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Modeling and Simulation Symposium (Simulation in Industry) (EMSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.563-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Component Design and Implementation using Discrete Event Specification Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Discrete-Event Systems Modeling and Simulation with Fuzzy Control Language and DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of DEVS Activity-Tracking with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling &amp; Simulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cargese, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20130101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software test automation using DEVSimPy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM conference on Principles of advanced discrete simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montreal, Canada. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimization via Simulation of Catchment Basin Management Within the DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Wintersim Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington DC, United States. pp.295-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Architecture of Multi-Stage Neural Network for Wound-Rotor Induction Generator Short-Circuit Fault Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1565-1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Basin Optimized Management using a Simulation Approach within DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genova, Italy. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW DEVS-BASED GENERIC ARTFICIAL NEURAL NETWORK MODELING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Folktales on a map by coupling dynamic DEVS simulation within Google Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound-Rotor Induction Generator Short-Circuit Fault Classification Using a New Neural Network Based on Digital Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahat Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy: A Collaborative Python Software for Modeling and Simulation of DEVS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Track on Collaborative Modeling &amp; Simulation - CoMetS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-turn Short Circuit Fault Detection of Wound Rotor Induction Machines Using Bispectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.1760-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Fed Three-Phase Induction Machine Model for Simulation of Inter-turn short circuit fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.681-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental inter-turn short-circuit fault characterization of wound rotor induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ISIE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.2615-2820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Modelling Implementation Methods of a Wound-Rotor Induction Machine: Simulation, Fault Diagnosis and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Diagnostics for Electric Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends and Solutions for the Simulation of Electrical Circuits Using a Discrete Event Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4365-4370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farms: from the basic technology to the grid connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Anniversary of IEEE organized by IEEE France Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Behavior of a Double­Fed Induction Generator: Modeling, Discrete Event Simulation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of AC Electrical Machines Behaviour Using Discrete Event System Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed DEVS Simulation using the MOSIX Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of VHDL Descriptions into DEVS Models for Fault Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man and Cybernetics Conference (SMC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Concurrent and Comparative Fault Simulation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based validation of VHDL descriptions using constraints logic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Osaka, Japan. pp.S2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Modeling Behavioral Fault Simulator for RT-Level Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, United States. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Fault Simulation for VHDL Description using DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d’architectures IoT sous le Framework WComp par la simulation DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de l'université de corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : Interface graphique développée en langage Python et la librairie wxPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Développement Logiciel de l'Enseignement Supérieur et de la Recherche (JDEVS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de réchauffement climatique par la modélisation et la simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de la pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.77-119, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and M&amp;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-309, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Science Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.311-351, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Computer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.255-285, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of DEVS Models Using AGILE-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-250, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Efficient Design Using WComp Framework and Discrete Event Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mohammad Obaidat; Janusz Kacprzyk; Tuncer Ören; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 442, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49--67, 2016, International Conference, SIMULTECH 2015 Colmar, France, July 21-23, 2015 Revised Selected Papers, 978-3-319-31295-8. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31295-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-Mob: Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration modéle mathématique DEVS pour la prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione dei dati di contesto nel modello matematico che utilizza le librerie DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Evolution of DEVSimPy Environment Towards Activity Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser wxPython et SQLite pour manipuler graphiquement des bases de données relationnelles en Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : un environnement Python de simulation des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOAD : PHP pour un environnement Ajax côté serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash sous Linux avec Eclipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS as a Language for Design of Adaptive IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Heuristic Criteria for Optimized Markov Chain Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - Version 2.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] University of Corsica. 2014, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative DEVSimPy, Simulink, PowerDEVS, Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation DEVS d'une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Maple© d’une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPE UMR CNRS 6134. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation concurrente de fautes comportementales pour des systèmes à événements discrets : Application aux circuits digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Pascal Paoli, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel DEVSimPy au laboratoire SPE UMR CNRS 6134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Capocchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. Computer Science, (Sept., 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, SPE UMR 6134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Specialization: Modeling and simulation of complex systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Title: Concurrente behavioral fault simulation on discrete event systems: Applied to digital circuits diagnosis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation Committee Chair: Dr. Gérard André Capolino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(June, 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Sophia Antipolis, Nice (France) - Specialization: Signal processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master of Physics and Applications, (June, 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University of Corsica “Pasquale Paoli”, Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Baccalaureate, (July, 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> High scholl Giocante de Casabianca, Bastia (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTERESTS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fault diagnosis in discrete event systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization via simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluent in English, French and Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL EXPERIENCE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head, MMI (Métiers du Multimédia et de l’Internet) IUT Department,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT of University of Corsica “Pasquale Paoli”, Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsibilities:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination and supervision of the department activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Computer Science to Primary and Secondary level of student</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing and supervising the examinations as part of the examinations committee responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizing school functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> September 2005 onwards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, IUT Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web development with HTML/CSS and PHP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Database modeling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modeling and simulation of DES with DEVS and DEVSimPy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, September 2001 - September 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Computer Science, Elementary & Middle Level Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Corsica, “Faculté des Sciences et Techniques” (FST), Campus Grimaldi, 20250 Corte (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courses Taught:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C/C++ Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VHDL Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scheme Programming</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmic and data structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL MEMBERSHIPS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Society for Modeling & Simulation International (SCS) (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE member (2012 onwards)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and heuristic criteria for optimized Markov chain aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPSEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12597-025-00969-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Development of Internet of Cyber-Things Using DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.258. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers14070258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a DEVS Model Management System for Decision-Making Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for Reinforcement Learning System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.121. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based simulation of discrete-event system of system with the mobile application DEVSimPy-mob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100625 -. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation Model Generation based on Activity Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.102122. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2020.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Event Simulation-Based Q-Learning Algorithm Applied to Financial Leverage Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Norbert Giambiasi to the University of Corsica: from behavioral testing to DEVS fault simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.003754971877762. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718777625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Entity Structure Extension to Integrate Abstraction Hierarchy and Time Granularity into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via simulation of catchment basin management using a discrete-event approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549714559608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Ambient Intelligent Systems using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1,2), pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Rotor Induction Generator Inter-Turn Short-Circuits Diagnosis Using a New Digital Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4043 - 4052. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2229675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFS-DEVS: A General DEVS-Based Formalism For Behavioral Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification et réalité augmentée pour la valorisation du patrimoine immatériel : une expérience immersive Corso-Provençale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don-Mathieu Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Model Design for Simulation Web App Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fericean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, France. pp.2154-2165, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Discrete-Event Simulation Based Approach for Validating Actuation Conflict Management in IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual Modeling and Simulation Conference (ANNSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Fairfax, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actuation Conflicts Management Flow for Smart IoT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTSMS52051.2020.9340196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management Enabler for DevOps in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dechavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT '20 Companion: 10th International Conference on the Internet of Things Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö Sweden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Combination of Discrete-Event Simulation With Machine Learning for SMART Parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Degentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Modeling, Simulation and Experimentation Environment in Python Based on SES/MB and DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Folkerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Pawletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Deatcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains Aggregation Using Discrete Event Optimization via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Parking: Integration and data management by modeling and simulation using connected objects according to the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modeling and Simulation of Financial Leverage Effect Based on Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation Aspects to Improve Machine Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franois Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Universal Village (UV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UV.2018.8642161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic architecture for interactive mobile simulation of parallel Devs models: A missile defense application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1515-1526, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Markov decision process based on DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8247850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDEVS Protocol Performance Prediction using Activity Patterns with Finite Probabilistic DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du formalisme SES pour l’intégration de la hiérarchie d’abstraction et la granularité temporelle au sein de la modélisation et la simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-mob : une application mobile hybride pour la simulation à événements discrets des systèmes ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées DEVS francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RED, Apr 2016, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SES Extension to Integrate Abstraction Hierarchy into DEVS Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference (SpringSim'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.782-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations (WIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Event Modeling and Simulation for IoT Efficient Design Combining WComp and DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005538300440052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Decision Making Based on Predictive Data Analysis Using DEVS Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ellul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSIM Conference on Principles of Advanced Discrete Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.257-258, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2769458.2769491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS models design and test using AGILE-based methods with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Modeling and Simulation Symposium (Simulation in Industry) (EMSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.563-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Component Design and Implementation using Discrete Event Specification Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Discrete-Event Systems Modeling and Simulation with Fuzzy Control Language and DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in System Simulation (SIMUL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software test automation using DEVSimPy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSIM conference on Principles of advanced discrete simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montreal, Canada. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Optimization via Simulation of Catchment Basin Management Within the DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Wintersim Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington DC, United States. pp.295-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of DEVS Activity-Tracking with DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling &amp; Simulation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cargese, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20130101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Architecture of Multi-Stage Neural Network for Wound-Rotor Induction Generator Short-Circuit Fault Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1565-1571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment Basin Optimized Management using a Simulation Approach within DEVSimPy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genova, Italy. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW DEVS-BASED GENERIC ARTFICIAL NEURAL NETWORK MODELING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Folktales on a map by coupling dynamic DEVS simulation within Google Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound-Rotor Induction Generator Short-Circuit Fault Classification Using a New Neural Network Based on Digital Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahat Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy: A Collaborative Python Software for Modeling and Simulation of DEVS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Track on Collaborative Modeling &amp; Simulation - CoMetS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Inference Models For Discrete EVent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence - IEEE International Conference on Fuzzy Systems (Fuzz-IEEE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Spain. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Fed Three-Phase Induction Machine Model for Simulation of Inter-turn short circuit fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.681-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental inter-turn short-circuit fault characterization of wound rotor induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ISIE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.2615-2820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-turn Short Circuit Fault Detection of Wound Rotor Induction Machines Using Bispectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Betin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.1760-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends and Solutions for the Simulation of Electrical Circuits Using a Discrete Event Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.4365-4370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farms: from the basic technology to the grid connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125th Anniversary of IEEE organized by IEEE France Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Modelling Implementation Methods of a Wound-Rotor Induction Machine: Simulation, Fault Diagnosis and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Symposium on Diagnostics for Electric Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Automatic Test Generation for VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 World Congress in Computer Science,Computer Engineering, and Applied Computing (WORLDCOMP08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Las-Vegas, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Testability Analysis using VHDL Automatic Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Behavior of a Double­Fed Induction Generator: Modeling, Discrete Event Simulation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Electrotechnical Conference (MELECON08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of AC Electrical Machines Behaviour Using Discrete Event System Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.945-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of incomplete or fuzzy data for DEVS-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modeling and Simulation Multiconference - Conceptual Modeling Simulation (CMS) - SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Argentina. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BFS-DEVS Approach for induction Generator Non Traditional Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard-André Capolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Environment, Identities and Mediterranean area (ISEIM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ajaccio, France. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed DEVS Simulation using the MOSIX Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of VHDL Descriptions into DEVS Models for Fault Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems, Man and Cybernetics Conference (SMC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Concurrent and Comparative Fault Simulation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based validation of VHDL descriptions using constraints logic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Osaka, Japan. pp.S2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based Modeling Behavioral Fault Simulator for RT-Level Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Summer Computer Simulation Conference (SCSC04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, United States. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Fault Simulation for VHDL Description using DEVS Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Federici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pacific Rim Dependable Computing International Conference (PRDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d’architectures IoT sous le Framework WComp par la simulation DEVSimPy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de l'université de corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : Interface graphique développée en langage Python et la librairie wxPython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Développement Logiciel de l'Enseignement Supérieur et de la Recherche (JDEVS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de réchauffement climatique par la modélisation et la simulation à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée de la pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and M&amp;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-309, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Science Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.311-351, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Computer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.255-285, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.77-119, 2023, Simulation Foundations, Methods and Applications, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of DEVS Models Using AGILE-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-250, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Efficient Design Using WComp Framework and Discrete Event Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mohammad Obaidat; Janusz Kacprzyk; Tuncer Ören; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 442, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49--67, 2016, International Conference, SIMULTECH 2015 Colmar, France, July 21-23, 2015 Revised Selected Papers, 978-3-319-31295-8. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31295-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy-Mob: Management of Ubiquitous Systems with a Mobile Application Using Discrete Event Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Thimothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehili Souhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration modéle mathématique DEVS pour la prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione dei dati di contesto nel modello matematico che utilizza le librerie DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposed Evolution of DEVSimPy Environment Towards Activity Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy : un environnement Python de simulation des systèmes à événements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser wxPython et SQLite pour manipuler graphiquement des bases de données relationnelles en Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOAD : PHP pour un environnement Ajax côté serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash sous Linux avec Eclipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS as a Language for Design of Adaptive IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Heuristic Criteria for Optimized Markov Chain Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - Version 2.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] University of Corsica. 2014, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative DEVSimPy, Simulink, PowerDEVS, Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation DEVS d'une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SPE UMR CNRS 6134. 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Maple© d’une machine à induction triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPE UMR CNRS 6134. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation concurrente de fautes comportementales pour des systèmes à événements discrets : Application aux circuits digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Pascal Paoli, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel DEVSimPy au laboratoire SPE UMR CNRS 6134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVSimPy - v2.8 - tutoriel 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01083121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB26385F"/>
+    <w:nsid w:val="06EB994B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F05ED2A6"/>
+    <w:nsid w:val="29FDD11B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9B2E44AC"/>
+    <w:nsid w:val="1E3D976D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9905ED09"/>
+    <w:nsid w:val="A77BC3DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="88A604DC"/>
+    <w:nsid w:val="FF7C498E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-025-00969-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zeigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Santucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers14070258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0051-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Pawletta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Folkerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718777625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549714559608" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Mathieu Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lavirotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dechavanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340196" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dechavanne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423474" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Deatcu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Santucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247850" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ellul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Thimoth&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20130101001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083091v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Szabo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weirich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaidat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00011-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-025-00969-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zeigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Santucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers14070258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14020069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Pawletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Folkerts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2020.102122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0051-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718777625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549714559608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehili Souhila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Andr&#233; Capolino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2229675" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Federici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Mathieu Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fericean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lavirotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552098" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dechavanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTSMS52051.2020.9340196" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dechavanne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423474" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dominici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Degentili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Deatcu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Santucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UV.2018.8642161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8247850" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sehili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005538300440052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ellul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2769458.2769491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Thimoth&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20130101001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Samuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahat Fnaiech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Yazidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584707" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Henao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Betin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giamarchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Szabo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weirich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaidat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00011-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31295-8_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083153v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01083121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>