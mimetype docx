--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -388,552 +388,725 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Navigating Between Market and Solidarity: The Strategies of Circular Organizations in the Social and Solidarity Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Blanchetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cortambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30eme Forum de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l ’Innovation et EDC Paris Business School, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’ESS : partage d'expériences dans un collectif d’enseignant-e-s-chercheur-se-s en début de carrière en gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cortambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées GESS (Gestion des Entreprises Sociales et Solidaires)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme dynamique : la production spatiale d’associations au contact des sans-abri à Lyon</w:t>
+                <w:t xml:space="preserve">Maraude et gestion : vers une nouvelle gestion de l’Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cortambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, pp.291-296, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.eynau.2026.01.0292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574912v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des partenariats dans l’innovation environnementale : le cas de l'Économie Circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cortambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Szerb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Cartier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire la RSE : Perspectives théoriques et pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Chroniques sociales, pp.37-52, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 - Dessine-moi un « modèle » !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le territoire comme dynamique : la production spatiale d’associations au contact des sans-abri à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cortambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ed Vuibert. </w:t>
+              <w:t xml:space="preserve">Chabaud, D., Eynaud, P., &amp; Raulet-Croset, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hervé Laroche, Géraldine Schmidt. Devenir chercheur en management : Du projet au premier poste.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Vuibert, pp.hal-04126413, 2023, 978-2-311-41139-3</w:t>
+              <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.209-233, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150367v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 - Dessine-moi un « modèle » !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cortambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed Vuibert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hervé Laroche, Géraldine Schmidt. Devenir chercheur en management : Du projet au premier poste.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Vuibert, pp.hal-04126413, 2023, 978-2-311-41139-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques recettes sur la recherche qualitative : immersion dans l’arrière-cuisine de la thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cortambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugo Gaillard, Julien Cloarec, Juliette Senn and Albane Grandazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de la thèse en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS (Edition Management et Société), pp.193-212, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -943,114 +1116,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la solidarité par et dans l'espace : les stratégies spatiales des associations au contact des sans-abris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cortambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris sciences et lettres, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPSLD011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03557738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1197,51 +1370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cortambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251326651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05239895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szerb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03557738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLD011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cortambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251326651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05239895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05593115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blancheti&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05604277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.eynau.2026.01.0292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szerb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03557738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLD011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>