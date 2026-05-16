--- v0 (2026-03-04)
+++ v1 (2026-05-16)
@@ -1187,1518 +1187,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From porous silica xerogels to bulk optical glasses: The control of densification</w:t>
+                <w:t xml:space="preserve">Correlation between gelation time, structure and texture of low-doped silica gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+                <w:t xml:space="preserve">E. Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vn Nguyen</w:t>
+                <w:t xml:space="preserve">M. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">B. Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 121, pp.83-88. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.14477 - 14484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.12.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0CP01090A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489929v1</w:t>
+                <w:t xml:space="preserve">hal-00583771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between gelation time, structure and texture of low-doped silica gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From porous silica xerogels to bulk optical glasses: The control of densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+                <w:t xml:space="preserve">Vn Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouazaoui</w:t>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Capoen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121, pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.12.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CP01090A⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583771v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials doping through sol-gel chemistry: a little something can make a big difference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (6), pp.259-271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-007-1665-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-007-1665-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Bioactivity in Zn-doped sol-gel derived SiO2-CaO bioactive glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (35), pp.13663-13667. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8044498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8044498⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic and thermal decomposition of ionic liquid monopropellants using a dynamic reactor. Comparison of powder and sphere-shaped catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amariei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Amariei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (2), pp.165-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2006.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2006.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and catalytic decomposition of HNF and HAN liquid ionic as propellants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Amariei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Amariei</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (3-4), pp.217-225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2005.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2005.07.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogel and xerogel catalysts based on theta alumina doped with silicon for high temperature reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Florin Popa</w:t>
+                <w:t xml:space="preserve">Influence of the fuel on the thermal and catalytic decompositions of ionic liquid monopropellants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amariei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200400657⟩</w:t>
+              <w:t xml:space="preserve">AIAA Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.3980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2005-3980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00184845v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile catalytic decomposition at low temperature of energetic ionic liquid as hydrazine substitute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerogel and xerogel catalysts based on theta alumina doped with silicon for high temperature reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Florin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Amariei</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12, pp.2293-2295. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 3, pp.543-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200400657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200500095⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184848v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of platinum supported on silicon-doped alumina during the catalytic decomposition of energetic ionic liquid</w:t>
+                <w:t xml:space="preserve">Facile catalytic decomposition at low temperature of energetic ionic liquid as hydrazine substitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Amariei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.2293-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200500095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184846v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the fuel on the thermal and catalytic decompositions of ionic liquid monopropellants.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation of platinum supported on silicon-doped alumina during the catalytic decomposition of energetic ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2005-3980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 232 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292198v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum supported on doped alumina catalysts for propulsion applications. Xerogels versus aerogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 350, pp.113-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.06.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.06.051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2708,634 +2696,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of powder and shape formed catalysts for the decomposition of energetic ionic liquids. 19th North Amer. Catalysis Soc. Meeting, Philadelphia, PA, May 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amariei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Amariei</w:t>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparison of powder and shape formed catalysts for the decomposition of energetic ionic liquids.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fuel on the thermal and catalytic decompositions of ionic liquid monopropellants. AIAA Joint Propulsion Conference, Tucson, AZ, July 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amariei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Amariei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influence of the fuel on the thermal and catalytic decompositions of ionic liquid monopropellants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of a Dynamic Reactor with Online Analysis for the Catalytic Decomposition of Monopropellants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Esteves</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th AIAA/ASME/SAE/ASEE Joint Propulsion Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fort Lauderdale, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2004-3835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of catalysts for the decomposition of HAN-based monopropellant. Comparaison between aerogels and xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th AIAA/ASME/SAE/ASEE Joint propulsion conference &amp; exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Huntsville, United States. pp.AIAA-2003-4645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic decomposition of HAN-water binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Eloirdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th AIAA/ASME/SAE/ASEE Joint propulsion conference &amp; exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Indianapolis, United States. pp.AIAA 2002-4027, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2002-4027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3345,124 +3333,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel derived mesoporous bioactive glass monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00224942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3472,160 +3460,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5BIOP a Biocomposite for Electrical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Daoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+                <w:t xml:space="preserve">Philippe Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-design in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 440, pp.155, 2018, 978-3-319-58171-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-58172-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3772,51 +3760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13050862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathiaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.02.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Brillouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.12.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXN6MV46-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Hugo Pelisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boscaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albadri Hashim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR5RJF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN9HG8CC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF6B53GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01090A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5LVGVKL8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amariei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2006.05.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWRNQH4M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Amariei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.07.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V98PDWPV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200400657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRP6ZDN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DB2R0Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PB9PHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3980" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Popa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM606K10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-4027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792742v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daoud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depeyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fesquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13050862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathiaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.02.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Brillouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.12.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXN6MV46-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Hugo Pelisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boscaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albadri Hashim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR5RJF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN9HG8CC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01090A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.12.043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF6B53GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amariei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2006.05.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWRNQH4M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Amariei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.07.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V98PDWPV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200400657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRP6ZDN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184848v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DB2R0Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PB9PHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Popa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM606K10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esteves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-4027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depeyre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fesquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>