--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -2214,2438 +2214,2450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t>
+                <w:t xml:space="preserve">Behavioural synchronization of large-scale animal movements - disperse alone, but migrate together?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+                <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Greta Bocedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+                <w:t xml:space="preserve">Magda Chudzińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Weigang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (3), pp.1275-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608040v1</w:t>
+                <w:t xml:space="preserve">hal-02121029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual quality and age but not environmental or social conditions modulate costs of reproduction in a capital breeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Poissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip D. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (15), pp.5580-5591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.3082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island tameness and the repeatability of flight initiation distance in a large herbivore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Andres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip D. Mcloughlin</w:t>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah A. Medill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2016-0305⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622300v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the forage maturation hypothesis for activity of partially migratory male and female deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Island tameness and the repeatability of flight initiation distance in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip D. Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Medill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.2050⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), pp.771-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2016-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617764v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural synchronization of large-scale animal movements - disperse alone, but migrate together?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of the forage maturation hypothesis for activity of partially migratory male and female deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Maren Rivrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling L. Meisingset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atle Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.2050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121029v1</w:t>
+                <w:t xml:space="preserve">hal-02617764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative covariance between parasite load and body condition in a population of feral horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip D. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Medill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrine Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 143 (08), pp.983-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182016000408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variation in an acute stress response reflects divergent coping strategies in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp.22-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-dependent resource selection by a terrestrial herbivore in response to sea-to-land nutrient transfer by seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip D. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenton Lysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith A. Hobson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (8), pp.1929-1937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.1451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short- and long-term repeatability of docility in the roe deer: sex and age matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrika Alm Bergvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-014-3139-8⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919940v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term repeatability of docility in the roe deer: sex and age matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vanpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (3), pp.631-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-014-3139-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02631313v1</w:t>
+                <w:t xml:space="preserve">hal-02919940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variability in habitat use: evidence for a risk management syndrome in roe deer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (1), pp.105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/aru169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs of social dispersal in a polygynous mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Medill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan N. Weisgerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip D. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (6), pp.1476-1485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arv092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one night stand? Reproductive excursions of female roe deer as a breeding dispersal tactic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Focardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 176 (2), pp.431-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-014-3021-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite abundance contributes to condition-dependent dispersal in a wild population of large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123 (9), pp.1121 - 1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.01396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration as a key component of natal dispersal: dispersers explore more than philopatric individuals in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (1), pp.143-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-dependent natal dispersal in a large herbivore: heavier animals show a greater propensity to disperse and travel further</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (6), pp.1327--1337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2012.02014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4655,51 +4667,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting lethal and nonlethal human activities shape complex risk tolerance behaviors in a mountain herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4758,51 +4770,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Cohabitation entre pratiques récréatives et faune sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4812,51 +4824,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How heterogeneous natal dispersal can be? The case of a roe deer population inhabiting a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4878,308 +4890,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon research Conference - Movement Ecology of Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of personality in roe deer (Capreolus capreolus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanne Niccolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Student Course of Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual consistency in flight response to human-disturbance: The case of a roe deer population inhabiting a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Couriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5189,114 +5201,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roe deer Capreolus capreolus dispersal in a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Sabatier Toulouse III, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02919987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5443,51 +5455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mumme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. M. Hewison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling L. Meisingset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42639-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poissant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Mcloughlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Cabrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Medill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2016-0305" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chudzi&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Weigang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12279" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrine Stewart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000408" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1BFMLJK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monestier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cebe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Lysak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Hobson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1451" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan N. Weisgerber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD0E515C3215452E74E98CB31DADAA0CB4FE5101/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourtet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4FQBGLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.02014.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanne Niccolai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02919987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mumme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. M. Hewison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling L. Meisingset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42639-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chudzi&#324;ska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Weigang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12279" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poissant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Mcloughlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Cabrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Medill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2016-0305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrine Stewart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1BFMLJK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monestier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cebe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Lysak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Hobson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan N. Weisgerber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD0E515C3215452E74E98CB31DADAA0CB4FE5101/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourtet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4FQBGLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.02014.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanne Niccolai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonzalez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02919987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>