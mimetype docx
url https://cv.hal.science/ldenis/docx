--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1355,615 +1355,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Phaeocystis globosa bloom on the dynamics of the mineralization processes in intertidal permeable sediment in the Eastern English Channel (Wimereux, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of spring phytodetritus sedimentation on the benthic compartment along a depth gradient in the Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (7), pp.1284-1293. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 56 (11), pp.1844-1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.04.026⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366767v1</w:t>
+                <w:t xml:space="preserve">hal-04366771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of spring phytodetritus sedimentation on the benthic compartment along a depth gradient in the Eastern English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ oxygen uptake rates by coastal sediments under the influence of the Rhône River (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (12), pp.1501-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2007.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.07.019⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366771v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ oxygen uptake rates by coastal sediments under the influence of the Rhône River (NW Mediterranean Sea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability in benthic mineralization processes in the eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (2), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-008-9191-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2007.10.010⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366769v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability in benthic mineralization processes in the eastern English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rauch</w:t>
+                <w:t xml:space="preserve">Does the Phaeocystis bloom affect the diel migration of the suprabenthos community?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-008-9191-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04366766v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Phaeocystis bloom affect the diel migration of the suprabenthos community?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The effects of Phaeocystis globosa bloom on the dynamics of the mineralization processes in intertidal permeable sediment in the Eastern English Channel (Wimereux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (1), pp.77-87. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 56 (7), pp.1284-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.09.041⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366775v1</w:t>
+                <w:t xml:space="preserve">hal-04366767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t>
               </w:r>
@@ -2418,327 +2418,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen demand in coastal marine sediments: comparing in situ microelectrodes and laboratory core incubations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rabouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">Guy Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dedieu</w:t>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Stora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Lansard</w:t>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285-286, pp.49-69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 285-286, pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00518-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00519-1⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366972v1</w:t>
+                <w:t xml:space="preserve">hal-04366973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Oxygen demand in coastal marine sediments: comparing in situ microelectrodes and laboratory core incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Boucher</w:t>
+                <w:t xml:space="preserve">K Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">G Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">B Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285-286, pp.33-47. </w:t>
+              <w:t xml:space="preserve">, 2003, 285-286, pp.49-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00518-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366973v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in oxygen and nutrient fluxes at the sediment-water interface on the continental shelf in the Gulf of Lions (NW Mediterranean)</w:t>
               </w:r>
@@ -3236,260 +3236,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon budgets in intertidal estuaries of the Eastern Channel: Example of the Canche estuary</w:t>
+                <w:t xml:space="preserve">Blue Carbon in the Authie estuary : Carbon sequestration and exchanges in surface sediments in a context of dyke removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kentin Plègue</w:t>
+                <w:t xml:space="preserve">Camille Décultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanne Gontharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Kaczmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine sedimentary habitats seminar for European Atlantic Biogeographic region (North Sea, Celtic Sea, South European Atlantic Shelf)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIFE IP Marha, Mar 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Marine sedimentary habitats seminar for European Atlantic Biogeographic region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFB Office français de la biodiversité, Mar 2025, Lille, France. pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151451v1</w:t>
+                <w:t xml:space="preserve">hal-05151433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue Carbon in the Authie estuary : Carbon sequestration and exchanges in surface sediments in a context of dyke removal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon budgets in intertidal estuaries of the Eastern Channel: Example of the Canche estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klein</w:t>
+                <w:t xml:space="preserve">Kentin Plègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Kaczmar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine sedimentary habitats seminar for European Atlantic Biogeographic region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFB Office français de la biodiversité, Mar 2025, Lille, France. pp.52-58</w:t>
+              <w:t xml:space="preserve">Marine sedimentary habitats seminar for European Atlantic Biogeographic region (North Sea, Celtic Sea, South European Atlantic Shelf)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIFE IP Marha, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151433v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bolhuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01988-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rovai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Adame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;lvarez-Rogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02633-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rauch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0557-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CK8F3WMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino-Cabana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN12046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BF5PQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WF3KNX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.04.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NZCS6B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-035M9JTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.10.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXBZXRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9191-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZVVH7V2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.09.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ropert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2007.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps270041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dedieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00519-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1DWRZ7D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00017-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Alliot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)01130-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQHCCSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(00)86639-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q14WH009-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentin Pl&#232;gue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;cultot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kaczmar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kocyla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ETLM9534" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Meresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420062618.ch15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bolhuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01988-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rovai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Adame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;lvarez-Rogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02633-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rauch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0557-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CK8F3WMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino-Cabana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN12046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BF5PQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WF3KNX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-035M9JTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.10.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXBZXRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9191-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZVVH7V2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.09.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.04.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NZCS6B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ropert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2007.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps270041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dedieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00519-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1DWRZ7D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00017-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Alliot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)01130-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQHCCSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(00)86639-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q14WH009-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;cultot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kaczmar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentin Pl&#232;gue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kocyla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ETLM9534" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Meresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420062618.ch15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>