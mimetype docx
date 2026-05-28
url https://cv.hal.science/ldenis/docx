--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -2418,327 +2418,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Oxygen demand in coastal marine sediments: comparing in situ microelectrodes and laboratory core incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">K Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">G Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285-286, pp.33-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00518-X⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 285-286, pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366973v1</w:t>
+                <w:t xml:space="preserve">hal-04366972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen demand in coastal marine sediments: comparing in situ microelectrodes and laboratory core incubations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Rabouille</w:t>
+                <w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dedieu</w:t>
+                <w:t xml:space="preserve">Guy Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Stora</w:t>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lansard</w:t>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285-286, pp.49-69. </w:t>
+              <w:t xml:space="preserve">, 2003, 285-286, pp.33-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00519-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00518-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366972v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in oxygen and nutrient fluxes at the sediment-water interface on the continental shelf in the Gulf of Lions (NW Mediterranean)</w:t>
               </w:r>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bolhuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01988-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rovai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Adame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;lvarez-Rogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02633-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rauch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0557-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CK8F3WMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino-Cabana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN12046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BF5PQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WF3KNX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-035M9JTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.10.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXBZXRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9191-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZVVH7V2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.09.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.04.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NZCS6B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ropert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2007.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps270041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dedieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00519-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1DWRZ7D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00017-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Alliot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)01130-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQHCCSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(00)86639-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q14WH009-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;cultot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kaczmar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentin Pl&#232;gue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kocyla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ETLM9534" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Meresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420062618.ch15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bolhuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01988-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rovai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Adame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;lvarez-Rogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02633-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rauch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0557-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CK8F3WMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino-Cabana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN12046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BF5PQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WF3KNX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-035M9JTP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.10.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXBZXRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9191-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZVVH7V2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.09.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.04.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NZCS6B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ropert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2007.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Desroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps270041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabouille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dedieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00519-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1DWRZ7D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00017-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Alliot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)01130-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQHCCSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(00)86639-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q14WH009-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;cultot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kaczmar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentin Pl&#232;gue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kocyla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ETLM9534" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Meresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420062618.ch15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>