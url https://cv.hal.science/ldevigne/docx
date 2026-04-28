--- v0 (2026-03-07)
+++ v1 (2026-04-28)
@@ -366,819 +366,944 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Usability of Upper-Limb Assistive Robots with a Variable Admittance Controller</w:t>
+                <w:t xml:space="preserve">Evaluation of Haptic Guidance Strategies with Power Wheelchair Users using a Multi-actuator Vibrotactile Handle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzano Maxime</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallois Maël</w:t>
+                <w:t xml:space="preserve">Marie Dandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guégan Sylvain</w:t>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Breton Ronan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Devigne Louise</w:t>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCJC 2025 - Colloque Jeunes Chercheurs, Jeunes Chercheuses 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2025, Aubervilliers (Campus Condorcet), France. pp.14-19</w:t>
+              <w:t xml:space="preserve">Eurohaptics 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356901v1</w:t>
+                <w:t xml:space="preserve">hal-05598648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Triggered Control Design for User Intent-Driven Assistive Upper-Limb Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the Usability of Upper-Limb Assistive Robots with a Variable Admittance Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzano Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Manzano</w:t>
+                <w:t xml:space="preserve">Gallois Maël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+                <w:t xml:space="preserve">Guégan Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Breton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Breton Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devigne Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.1-6</w:t>
+              <w:t xml:space="preserve">JCJC 2025 - Colloque Jeunes Chercheurs, Jeunes Chercheuses 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2025, Aubervilliers (Campus Condorcet), France. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774539v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheelchair Proxemics: interpersonal behaviour between pedestrians and power wheelchair drivers in real and virtual environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force-Triggered Control Design for User Intent-Driven Assistive Upper-Limb Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710947v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpheriCol: A Driving Assistance System for Power Wheelchairs Based on Spherical Vision and Range Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheelchair Proxemics: interpersonal behaviour between pedestrians and power wheelchair drivers in real and virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Delmas</w:t>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Morbidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Meven Jeanne-Rose</w:t>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SII 2021 - 13th IEEE/SICE International Symposium on System Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF49454.2021.9382766⟩</w:t>
+              <w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641825.3687709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958902v1</w:t>
+                <w:t xml:space="preserve">hal-04710947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SpheriCol: A Driving Assistance System for Power Wheelchairs Based on Spherical Vision and Range Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Julien Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">Meven Jeanne-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SII 2021 - 13th IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Iwaki, Japan. pp.505-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF49454.2021.9382766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050656v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérience de conduite en fauteuil roulant dans une ville virtuelle avec un simulateur multisensoriel conçu selon une approche centrée sur l'utilisateur : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2019 - 34e congrès de la Société Français de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1188,203 +1313,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rejoindre un groupe quand on se déplace en fauteuil ? Etude observationnelle biomécanique des interactions piétons-usagers de fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leborgne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2022 - 37e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWADAPT1 : Evaluation on standardised circuits of the interest of a robotic module for assisting the driver of an electric wheelchair: pilot, prospective, controlled, randomised study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1541,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM 2020 - 14th World Congress of the Society of Physical &amp; Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1470,168 +1595,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared control for assistive and collaborative robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1778,51 +1903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bellicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Juillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adae36" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Carlson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790406" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzano Maxime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallois Ma&#235;l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan Sylvain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Breton Ronan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devigne Louise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jeanne-Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bellicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Juillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adae36" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Carlson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790406" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzano Maxime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallois Ma&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan Sylvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Breton Ronan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devigne Louise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687709" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jeanne-Rose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382766" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>