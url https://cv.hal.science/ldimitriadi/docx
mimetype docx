--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -584,165 +584,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative mathematics: randomness, indeterminacy, unpredictability in music and architecture</w:t>
+                <w:t xml:space="preserve">Women Architects during the First Years after the Russian Revolution: The Education, Early Work and Scientific Approach of Lydia Komarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriadi Leda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenakis 22 International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; Université Paris 8; The Friends of Xenakis Association; The University of Peloponese, May 2022, Athens &amp; Nafplio, Greece</w:t>
+              <w:t xml:space="preserve">Women’s Creativity since the Modern Movement (1918-2018). Toward a New Perception and Reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoMoWo &amp; Politecnico di Torino, Jun 2022, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835467v1</w:t>
+                <w:t xml:space="preserve">hal-03835482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women Architects during the First Years after the Russian Revolution: The Education, Early Work and Scientific Approach of Lydia Komarova</w:t>
+                <w:t xml:space="preserve">Creative mathematics: randomness, indeterminacy, unpredictability in music and architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriadi Leda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women’s Creativity since the Modern Movement (1918-2018). Toward a New Perception and Reception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoMoWo &amp; Politecnico di Torino, Jun 2022, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Xenakis 22 International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; Université Paris 8; The Friends of Xenakis Association; The University of Peloponese, May 2022, Athens &amp; Nafplio, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835482v1</w:t>
+                <w:t xml:space="preserve">hal-03835467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmique du hasard et créativité : de la nature à la computation</w:t>
               </w:r>
@@ -1794,173 +1794,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labels et la bête, une histoire ferroviaire du territoire athénien</w:t>
+                <w:t xml:space="preserve">Méthodes mathématiques de conception des formes et industrialisation chez les architectes constructivistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriadi Leda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lambert-Bresson M.; Térade A. </w:t>
+              <w:t xml:space="preserve">François Fleury (dir.) et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages du mouvement. Architectures des villes et des territoires - XVIIIe et XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recherches-IPRAUS, p.53-64, 2016</w:t>
+              <w:t xml:space="preserve">Les temps de la construction. Processus, acteurs, matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.455-466, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433477v1</w:t>
+                <w:t xml:space="preserve">halshs-03410031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mathématiques de conception des formes et industrialisation chez les architectes constructivistes</w:t>
+                <w:t xml:space="preserve">Labels et la bête, une histoire ferroviaire du territoire athénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriadi Leda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Fleury (dir.) et al. </w:t>
+              <w:t xml:space="preserve">Lambert-Bresson M.; Térade A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les temps de la construction. Processus, acteurs, matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Picard, pp.455-466, 2016</w:t>
+              <w:t xml:space="preserve">Paysages du mouvement. Architectures des villes et des territoires - XVIIIe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches-IPRAUS, p.53-64, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03410031v1</w:t>
+                <w:t xml:space="preserve">hal-04433477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-War Industrialized Construction Processes in France and Architectural Flexibility</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Alehashemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/en/book/?GCOI=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/1989-hors-champ-de-l-architecture-officielle--9782954996158.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Alehashemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/en/book/?GCOI=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/1989-hors-champ-de-l-architecture-officielle--9782954996158.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>