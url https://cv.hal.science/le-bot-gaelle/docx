--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Le Bot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur à l'Université de Lorraine - Faculté des Sciences du Sport</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between the theoretical underpinnings of responsibility in TPSR model, VO model and SJ approaches: a socioecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin-Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Studies in Health and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25742981.2025.2563003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.127.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining interdisciplinary competencies for audiological rehabilitation: findings from a modified Delphi study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Audiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14992027.2017.1406156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les orientations de valeur des enseignants à partir de l’analyse de leur pratique d’enseignement : conception et validation d’une grille d’observation en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants et leur compatibilité avec l'introduction d'objectifs de développement personnel dans les programmes d'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d'éducation physique et leur compatibilité avec les objectifs de développement personnel des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163--181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des orientations de valeur dans les programmes à leur mise en œuvre en classe : éclairages sur les processus de changement des pratiques d'enseignement d'un groupe d'enseignants d'éducation physique Québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.51-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2011.1719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des changements dans les valeurs véhiculées par les programmes d'éducation physique Québécois entre 1981 et 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers & adolescents’ point of views about what should be teach into PE lessons and the influence of social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grosdemange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief insight: Pleasures and Challenges of a Cross-Country Study on Body Image in PE/sport science students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Grimminger-Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des programmes scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFPE-Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la place du bien-être dans les leçons d’EPS en milieu scolaire et en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des compétences générales des programmes d’EPS de collège et lycée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université de Liège, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d’éducation physique débutants : entre acculturation et affirmation d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un post-doctorat en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du laboratoire interdisciplinaire de recherche sur la transformation des pratiques éducatives et des pratiques sociales (LIRTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris-Est Créteil, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary E-learning: an engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual SEFI Conference (art.nr. 54705). Annual Conference of European Society for Engineering Education (SEFI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biggs constructive alignment to online interdisciplinary education (granted by the “Young Scholar support”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence et la mise en œuvre des orientations de valeur en contexte d’enseignement : deux études de cas en ÉPS au secondaire (Communication orale s’étant mérité le Prix Jeune chercheur de l’ARIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre théorique des orientations de valeur : origines, caractéristiques et contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des associations entre la qualité de la supervision active et la qualité de l’environnement d’apprentissage selon les perceptions d’enseignants associés en ÉPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l’Association africaine des sciences du sport (2A2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Self-Actualization’ Value Orientations In Physical Education (PE) Teaching: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP) World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des pratiques d’enseignement en éducation physique et sportive : une étude de cas de la mise en œuvre des orientations de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de l’AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Reims, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being concept perceptions by actors involved in physical education field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AIESEP International Association for Physical Education in Higher Education World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Jyväskylä (FI), Finland. In University of Jyväskylä (ed). Book of abstracts, p. 513-514. https://jyx.jyu.fi/bitstream/handle/123456789/95189/URN_ISBN_978-952-86-0158-6.pdf?sequence=1&amp;isAllowed=y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions des élèves en EPS : Influence du soutien de l’enseignant lors d’une recherche action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Horter Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’une pratique innovante pour engager les élèves : les défis coopétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation et l’intégration du numérique dans les pratiques enseignantes en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Xolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer le « vivre ensemble » des programmes scolaires au quotidien des séances d’EPS ? Présentation d’un travail réalisé par une équipe de professeurs d’EPS en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association pour la 10ème biennale de la recherche sur l’intervention en sports (ARIS) s’étant méritée le prix du poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la responsabilité personnelle et sociale en éducation physique et à la sante : introduction au modèle TPSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Turcotte; Jean-François Desbiens; Cecilia Borges; Johanne Grenier; Denis Pasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD, pp.443-470, 2023, 978-2-89799-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur et leurs influences sur la conception d’un enseignement en éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JFD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turcotte, S.; Desbiens, J.-F.; Borges, C.; Grenier, J. et Pasco, D., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la pratique d'enseignement sous l'angle des orientations de valeur : études de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bretagne occidentale - Brest; Université de Sherbrooke (Québec, Canada), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BRES0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01152123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Le Bot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur à l'Université de Lorraine - Faculté des Sciences du Sport</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between the theoretical underpinnings of responsibility in TPSR model, VO model and SJ approaches: a socioecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin-Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Studies in Health and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.387-404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25742981.2025.2563003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.127.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining interdisciplinary competencies for audiological rehabilitation: findings from a modified Delphi study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Audiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14992027.2017.1406156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les orientations de valeur des enseignants à partir de l’analyse de leur pratique d’enseignement : conception et validation d’une grille d’observation en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d'éducation physique et leur compatibilité avec les objectifs de développement personnel des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163--181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants et leur compatibilité avec l'introduction d'objectifs de développement personnel dans les programmes d'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des orientations de valeur dans les programmes à leur mise en œuvre en classe : éclairages sur les processus de changement des pratiques d'enseignement d'un groupe d'enseignants d'éducation physique Québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.51-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2011.1719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des changements dans les valeurs véhiculées par les programmes d'éducation physique Québécois entre 1981 et 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers & adolescents’ point of views about what should be teach into PE lessons and the influence of social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grosdemange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Engstu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief insight: Pleasures and Challenges of a Cross-Country Study on Body Image in PE/sport science students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Grimminger-Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des programmes scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFPE-Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la place du bien-être dans les leçons d’EPS en milieu scolaire et en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des compétences générales des programmes d’EPS de collège et lycée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université de Liège, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d’éducation physique débutants : entre acculturation et affirmation d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un post-doctorat en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du laboratoire interdisciplinaire de recherche sur la transformation des pratiques éducatives et des pratiques sociales (LIRTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris-Est Créteil, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary E-learning: an engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual SEFI Conference (art.nr. 54705). Annual Conference of European Society for Engineering Education (SEFI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biggs constructive alignment to online interdisciplinary education (granted by the “Young Scholar support”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence et la mise en œuvre des orientations de valeur en contexte d’enseignement : deux études de cas en ÉPS au secondaire (Communication orale s’étant mérité le Prix Jeune chercheur de l’ARIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre théorique des orientations de valeur : origines, caractéristiques et contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des associations entre la qualité de la supervision active et la qualité de l’environnement d’apprentissage selon les perceptions d’enseignants associés en ÉPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l’Association africaine des sciences du sport (2A2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Self-Actualization’ Value Orientations In Physical Education (PE) Teaching: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP) World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des pratiques d’enseignement en éducation physique et sportive : une étude de cas de la mise en œuvre des orientations de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de l’AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Reims, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being concept perceptions by actors involved in physical education field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AIESEP International Association for Physical Education in Higher Education World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Jyväskylä (FI), Finland. In University of Jyväskylä (ed). Book of abstracts, p. 513-514. https://jyx.jyu.fi/bitstream/handle/123456789/95189/URN_ISBN_978-952-86-0158-6.pdf?sequence=1&amp;isAllowed=y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions des élèves en EPS : Influence du soutien de l’enseignant lors d’une recherche action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Horter Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’une pratique innovante pour engager les élèves : les défis coopétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation et l’intégration du numérique dans les pratiques enseignantes en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Xolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer le « vivre ensemble » des programmes scolaires au quotidien des séances d’EPS ? Présentation d’un travail réalisé par une équipe de professeurs d’EPS en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association pour la 10ème biennale de la recherche sur l’intervention en sports (ARIS) s’étant méritée le prix du poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la responsabilité personnelle et sociale en éducation physique et à la sante : introduction au modèle TPSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Turcotte; Jean-François Desbiens; Cecilia Borges; Johanne Grenier; Denis Pasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD, pp.443-470, 2023, 978-2-89799-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur et leurs influences sur la conception d’un enseignement en éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JFD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turcotte, S.; Desbiens, J.-F.; Borges, C.; Grenier, J. et Pasco, D., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la pratique d'enseignement sous l'angle des orientations de valeur : études de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bretagne occidentale - Brest; Université de Sherbrooke (Québec, Canada), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BRES0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01152123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05282845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin-Suzuki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742981.2025.2563003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Xue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Petegem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Wieringen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2017.1406156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2011.1719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grosdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Grimminger-Seidensticker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouzidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Horter Oscar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Thiriet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Xolin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152123v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05282845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin-Suzuki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742981.2025.2563003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Xue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Petegem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Wieringen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2017.1406156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2011.1719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grosdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Grimminger-Seidensticker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouzidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Alaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Horter Oscar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoffmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Thiriet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Xolin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152123v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>