--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Le Bot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur à l'Université de Lorraine - Faculté des Sciences du Sport</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between the theoretical underpinnings of responsibility in TPSR model, VO model and SJ approaches: a socioecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin-Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Studies in Health and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.387-404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25742981.2025.2563003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.127.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining interdisciplinary competencies for audiological rehabilitation: findings from a modified Delphi study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Audiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14992027.2017.1406156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les orientations de valeur des enseignants à partir de l’analyse de leur pratique d’enseignement : conception et validation d’une grille d’observation en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d'éducation physique et leur compatibilité avec les objectifs de développement personnel des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163--181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants et leur compatibilité avec l'introduction d'objectifs de développement personnel dans les programmes d'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des orientations de valeur dans les programmes à leur mise en œuvre en classe : éclairages sur les processus de changement des pratiques d'enseignement d'un groupe d'enseignants d'éducation physique Québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.51-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2011.1719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des changements dans les valeurs véhiculées par les programmes d'éducation physique Québécois entre 1981 et 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers & adolescents’ point of views about what should be teach into PE lessons and the influence of social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grosdemange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Engstu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief insight: Pleasures and Challenges of a Cross-Country Study on Body Image in PE/sport science students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Grimminger-Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des programmes scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFPE-Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la place du bien-être dans les leçons d’EPS en milieu scolaire et en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des compétences générales des programmes d’EPS de collège et lycée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université de Liège, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d’éducation physique débutants : entre acculturation et affirmation d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un post-doctorat en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du laboratoire interdisciplinaire de recherche sur la transformation des pratiques éducatives et des pratiques sociales (LIRTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris-Est Créteil, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary E-learning: an engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual SEFI Conference (art.nr. 54705). Annual Conference of European Society for Engineering Education (SEFI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biggs constructive alignment to online interdisciplinary education (granted by the “Young Scholar support”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence et la mise en œuvre des orientations de valeur en contexte d’enseignement : deux études de cas en ÉPS au secondaire (Communication orale s’étant mérité le Prix Jeune chercheur de l’ARIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre théorique des orientations de valeur : origines, caractéristiques et contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des associations entre la qualité de la supervision active et la qualité de l’environnement d’apprentissage selon les perceptions d’enseignants associés en ÉPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l’Association africaine des sciences du sport (2A2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Self-Actualization’ Value Orientations In Physical Education (PE) Teaching: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP) World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des pratiques d’enseignement en éducation physique et sportive : une étude de cas de la mise en œuvre des orientations de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de l’AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Reims, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being concept perceptions by actors involved in physical education field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AIESEP International Association for Physical Education in Higher Education World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Jyväskylä (FI), Finland. In University of Jyväskylä (ed). Book of abstracts, p. 513-514. https://jyx.jyu.fi/bitstream/handle/123456789/95189/URN_ISBN_978-952-86-0158-6.pdf?sequence=1&amp;isAllowed=y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions des élèves en EPS : Influence du soutien de l’enseignant lors d’une recherche action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Horter Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’une pratique innovante pour engager les élèves : les défis coopétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation et l’intégration du numérique dans les pratiques enseignantes en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Xolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer le « vivre ensemble » des programmes scolaires au quotidien des séances d’EPS ? Présentation d’un travail réalisé par une équipe de professeurs d’EPS en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association pour la 10ème biennale de la recherche sur l’intervention en sports (ARIS) s’étant méritée le prix du poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la responsabilité personnelle et sociale en éducation physique et à la sante : introduction au modèle TPSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Turcotte; Jean-François Desbiens; Cecilia Borges; Johanne Grenier; Denis Pasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD, pp.443-470, 2023, 978-2-89799-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur et leurs influences sur la conception d’un enseignement en éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JFD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turcotte, S.; Desbiens, J.-F.; Borges, C.; Grenier, J. et Pasco, D., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la pratique d'enseignement sous l'angle des orientations de valeur : études de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bretagne occidentale - Brest; Université de Sherbrooke (Québec, Canada), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BRES0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01152123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Le Bot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur à l'Université de Lorraine - Faculté des Sciences du Sport</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between the theoretical underpinnings of responsibility in TPSR model, VO model and SJ approaches: a socioecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin-Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Studies in Health and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.387-404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25742981.2025.2563003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.127.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining interdisciplinary competencies for audiological rehabilitation: findings from a modified Delphi study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Audiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14992027.2017.1406156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les orientations de valeur des enseignants à partir de l’analyse de leur pratique d’enseignement : conception et validation d’une grille d’observation en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants et leur compatibilité avec l'introduction d'objectifs de développement personnel dans les programmes d'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d'éducation physique et leur compatibilité avec les objectifs de développement personnel des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163--181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des orientations de valeur dans les programmes à leur mise en œuvre en classe : éclairages sur les processus de changement des pratiques d'enseignement d'un groupe d'enseignants d'éducation physique Québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.51-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2011.1719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des changements dans les valeurs véhiculées par les programmes d'éducation physique Québécois entre 1981 et 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Engstu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief insight: Pleasures and Challenges of a Cross-Country Study on Body Image in PE/sport science students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Grimminger-Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers & adolescents’ point of views about what should be teach into PE lessons and the influence of social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grosdemange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des programmes scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFPE-Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la place du bien-être dans les leçons d’EPS en milieu scolaire et en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des compétences générales des programmes d’EPS de collège et lycée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université de Liège, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d’éducation physique débutants : entre acculturation et affirmation d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary E-learning: an engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual SEFI Conference (art.nr. 54705). Annual Conference of European Society for Engineering Education (SEFI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un post-doctorat en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du laboratoire interdisciplinaire de recherche sur la transformation des pratiques éducatives et des pratiques sociales (LIRTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris-Est Créteil, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biggs constructive alignment to online interdisciplinary education (granted by the “Young Scholar support”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre théorique des orientations de valeur : origines, caractéristiques et contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des associations entre la qualité de la supervision active et la qualité de l’environnement d’apprentissage selon les perceptions d’enseignants associés en ÉPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l’Association africaine des sciences du sport (2A2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Self-Actualization’ Value Orientations In Physical Education (PE) Teaching: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP) World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence et la mise en œuvre des orientations de valeur en contexte d’enseignement : deux études de cas en ÉPS au secondaire (Communication orale s’étant mérité le Prix Jeune chercheur de l’ARIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des pratiques d’enseignement en éducation physique et sportive : une étude de cas de la mise en œuvre des orientations de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de l’AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Reims, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions des élèves en EPS : Influence du soutien de l’enseignant lors d’une recherche action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Horter Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’une pratique innovante pour engager les élèves : les défis coopétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation et l’intégration du numérique dans les pratiques enseignantes en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Xolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being concept perceptions by actors involved in physical education field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AIESEP International Association for Physical Education in Higher Education World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Jyväskylä (FI), Finland. In University of Jyväskylä (ed). Book of abstracts, p. 513-514. https://jyx.jyu.fi/bitstream/handle/123456789/95189/URN_ISBN_978-952-86-0158-6.pdf?sequence=1&amp;isAllowed=y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer le « vivre ensemble » des programmes scolaires au quotidien des séances d’EPS ? Présentation d’un travail réalisé par une équipe de professeurs d’EPS en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association pour la 10ème biennale de la recherche sur l’intervention en sports (ARIS) s’étant méritée le prix du poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la responsabilité personnelle et sociale en éducation physique et à la sante : introduction au modèle TPSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Turcotte; Jean-François Desbiens; Cecilia Borges; Johanne Grenier; Denis Pasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD, pp.443-470, 2023, 978-2-89799-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur et leurs influences sur la conception d’un enseignement en éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JFD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turcotte, S.; Desbiens, J.-F.; Borges, C.; Grenier, J. et Pasco, D., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la pratique d'enseignement sous l'angle des orientations de valeur : études de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bretagne occidentale - Brest; Université de Sherbrooke (Québec, Canada), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BRES0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01152123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05282845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin-Suzuki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742981.2025.2563003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Xue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Petegem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Wieringen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2017.1406156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2011.1719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grosdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Grimminger-Seidensticker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouzidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Alaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Horter Oscar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoffmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Thiriet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Xolin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152123v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05282845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin-Suzuki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742981.2025.2563003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Xue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Petegem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Wieringen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2017.1406156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2011.1719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Grimminger-Seidensticker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grosdemange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouzidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Alaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Horter Oscar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Thiriet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Xolin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152123v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>