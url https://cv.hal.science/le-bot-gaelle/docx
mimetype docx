--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Le Bot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur à l'Université de Lorraine - Faculté des Sciences du Sport</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between the theoretical underpinnings of responsibility in TPSR model, VO model and SJ approaches: a socioecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin-Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Studies in Health and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.387-404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25742981.2025.2563003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.127.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining interdisciplinary competencies for audiological rehabilitation: findings from a modified Delphi study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Audiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14992027.2017.1406156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les orientations de valeur des enseignants à partir de l’analyse de leur pratique d’enseignement : conception et validation d’une grille d’observation en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants et leur compatibilité avec l'introduction d'objectifs de développement personnel dans les programmes d'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d'éducation physique et leur compatibilité avec les objectifs de développement personnel des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163--181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des orientations de valeur dans les programmes à leur mise en œuvre en classe : éclairages sur les processus de changement des pratiques d'enseignement d'un groupe d'enseignants d'éducation physique Québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.51-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2011.1719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des changements dans les valeurs véhiculées par les programmes d'éducation physique Québécois entre 1981 et 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Engstu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief insight: Pleasures and Challenges of a Cross-Country Study on Body Image in PE/sport science students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Grimminger-Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers & adolescents’ point of views about what should be teach into PE lessons and the influence of social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grosdemange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des programmes scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFPE-Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la place du bien-être dans les leçons d’EPS en milieu scolaire et en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des compétences générales des programmes d’EPS de collège et lycée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université de Liège, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d’éducation physique débutants : entre acculturation et affirmation d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary E-learning: an engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual SEFI Conference (art.nr. 54705). Annual Conference of European Society for Engineering Education (SEFI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un post-doctorat en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du laboratoire interdisciplinaire de recherche sur la transformation des pratiques éducatives et des pratiques sociales (LIRTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris-Est Créteil, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biggs constructive alignment to online interdisciplinary education (granted by the “Young Scholar support”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre théorique des orientations de valeur : origines, caractéristiques et contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des associations entre la qualité de la supervision active et la qualité de l’environnement d’apprentissage selon les perceptions d’enseignants associés en ÉPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l’Association africaine des sciences du sport (2A2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Self-Actualization’ Value Orientations In Physical Education (PE) Teaching: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP) World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence et la mise en œuvre des orientations de valeur en contexte d’enseignement : deux études de cas en ÉPS au secondaire (Communication orale s’étant mérité le Prix Jeune chercheur de l’ARIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des pratiques d’enseignement en éducation physique et sportive : une étude de cas de la mise en œuvre des orientations de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de l’AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Reims, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions des élèves en EPS : Influence du soutien de l’enseignant lors d’une recherche action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Horter Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’une pratique innovante pour engager les élèves : les défis coopétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation et l’intégration du numérique dans les pratiques enseignantes en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Xolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being concept perceptions by actors involved in physical education field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AIESEP International Association for Physical Education in Higher Education World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Jyväskylä (FI), Finland. In University of Jyväskylä (ed). Book of abstracts, p. 513-514. https://jyx.jyu.fi/bitstream/handle/123456789/95189/URN_ISBN_978-952-86-0158-6.pdf?sequence=1&amp;isAllowed=y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer le « vivre ensemble » des programmes scolaires au quotidien des séances d’EPS ? Présentation d’un travail réalisé par une équipe de professeurs d’EPS en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association pour la 10ème biennale de la recherche sur l’intervention en sports (ARIS) s’étant méritée le prix du poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la responsabilité personnelle et sociale en éducation physique et à la sante : introduction au modèle TPSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Turcotte; Jean-François Desbiens; Cecilia Borges; Johanne Grenier; Denis Pasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD, pp.443-470, 2023, 978-2-89799-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur et leurs influences sur la conception d’un enseignement en éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JFD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turcotte, S.; Desbiens, J.-F.; Borges, C.; Grenier, J. et Pasco, D., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la pratique d'enseignement sous l'angle des orientations de valeur : études de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bretagne occidentale - Brest; Université de Sherbrooke (Québec, Canada), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BRES0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01152123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Le Bot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur à l'Université de Lorraine - Faculté des Sciences du Sport</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between the theoretical underpinnings of responsibility in TPSR model, VO model and SJ approaches: a socioecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin-Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Studies in Health and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.387-404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25742981.2025.2563003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.127.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining interdisciplinary competencies for audiological rehabilitation: findings from a modified Delphi study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Audiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (2), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14992027.2017.1406156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les orientations de valeur des enseignants à partir de l’analyse de leur pratique d’enseignement : conception et validation d’une grille d’observation en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d'éducation physique et leur compatibilité avec les objectifs de développement personnel des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163--181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants et leur compatibilité avec l'introduction d'objectifs de développement personnel dans les programmes d'éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des orientations de valeur dans les programmes à leur mise en œuvre en classe : éclairages sur les processus de changement des pratiques d'enseignement d'un groupe d'enseignants d'éducation physique Québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.51-74. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2011.1719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des changements dans les valeurs véhiculées par les programmes d'éducation physique Québécois entre 1981 et 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.071.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers & adolescents’ point of views about what should be teach into PE lessons and the influence of social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Grosdemange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of sensibility and conceptions of the body and nature in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakon Engstu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIESEP, May 2025, Saint Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief insight: Pleasures and Challenges of a Cross-Country Study on Body Image in PE/sport science students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Grimminger-Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication in the symposium 12: Physical Education, Social Media, and Body Image – A Cross-Country Perspective from France, Germany, and the United Kingdom. 2025 AIESEP International Conference - Making Waves: Transformative Practices In Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Petersburg, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d'un questionnaire sur les préoccupations de fonctionnaires stagiaires français en enseignement de l'éducation physique et sportive (éps) – phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème biennale de l’ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des programmes scolaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFPE-Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations de stagiaires français en EPS dans un contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation, congrès de l’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la place du bien-être dans les leçons d’EPS en milieu scolaire et en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2022, 9ème colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et validation d’un questionnaire sur les préoccupations de stagiaires français en enseignement de l’éducation physique et sportive (eps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l’international association of physical education in higher education (aiesep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et validation d'un questionnaire sur les préoccupations de stagiaires français en enseignement de l'éducation physique et sportive (EPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World online congress of AIESEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur, une grille de lecture des compétences générales des programmes d’EPS de collège et lycée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université de Liège, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur des enseignants d’éducation physique débutants : entre acculturation et affirmation d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association pour la recherche sur l’intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un post-doctorat en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du laboratoire interdisciplinaire de recherche sur la transformation des pratiques éducatives et des pratiques sociales (LIRTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Université Paris-Est Créteil, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary E-learning: an engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual SEFI Conference (art.nr. 54705). Annual Conference of European Society for Engineering Education (SEFI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Biggs constructive alignment to online interdisciplinary education (granted by the “Young Scholar support”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EDEN 2015. Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain. pp. 1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence et la mise en œuvre des orientations de valeur en contexte d’enseignement : deux études de cas en ÉPS au secondaire (Communication orale s’étant mérité le Prix Jeune chercheur de l’ARIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre théorique des orientations de valeur : origines, caractéristiques et contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la recherche sur l'intervention en sports (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des associations entre la qualité de la supervision active et la qualité de l’environnement d’apprentissage selon les perceptions d’enseignants associés en ÉPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l’Association africaine des sciences du sport (2A2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Self-Actualization’ Value Orientations In Physical Education (PE) Teaching: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP) World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des pratiques d’enseignement en éducation physique et sportive : une étude de cas de la mise en œuvre des orientations de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de l’AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des congrès de Reims, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being concept perceptions by actors involved in physical education field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AIESEP International Association for Physical Education in Higher Education World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Jyväskylä (FI), Finland. In University of Jyväskylä (ed). Book of abstracts, p. 513-514. https://jyx.jyu.fi/bitstream/handle/123456789/95189/URN_ISBN_978-952-86-0158-6.pdf?sequence=1&amp;isAllowed=y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions des élèves en EPS : Influence du soutien de l’enseignant lors d’une recherche action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Horter Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre d’une pratique innovante pour engager les élèves : les défis coopétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation et l’intégration du numérique dans les pratiques enseignantes en éducation physique et sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loane Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Xolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du congrès international francophone de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : innovations dans les pratiques d’intervention en éducation physique et en sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer le « vivre ensemble » des programmes scolaires au quotidien des séances d’EPS ? Présentation d’un travail réalisé par une équipe de professeurs d’EPS en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association pour la 10ème biennale de la recherche sur l’intervention en sports (ARIS) s’étant méritée le prix du poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A value creation framework for an online professional learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid van Wieringen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Distance and E-Learning Network (EDEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la responsabilité personnelle et sociale en éducation physique et à la sante : introduction au modèle TPSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Turcotte; Jean-François Desbiens; Cecilia Borges; Johanne Grenier; Denis Pasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD, pp.443-470, 2023, 978-2-89799-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de valeur et leurs influences sur la conception d’un enseignement en éducation physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JFD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en milieu scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turcotte, S.; Desbiens, J.-F.; Borges, C.; Grenier, J. et Pasco, D., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la pratique d'enseignement sous l'angle des orientations de valeur : études de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Bretagne occidentale - Brest; Université de Sherbrooke (Québec, Canada), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BRES0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01152123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05282845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin-Suzuki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742981.2025.2563003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Xue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Petegem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Wieringen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2017.1406156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2011.1719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Grimminger-Seidensticker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grosdemange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouzidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Alaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Horter Oscar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Thiriet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Xolin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152123v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05282845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin-Suzuki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742981.2025.2563003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Xue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Petegem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Wieringen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2017.1406156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2011.1719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.071.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grosdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Grimminger-Seidensticker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouzidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ben Alaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Horter Oscar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hoffmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loane Thiriet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Xolin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152123v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>