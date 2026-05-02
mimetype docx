--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -479,338 +479,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Lactococcus lactis subsp. lactis A12, a Strain Isolated from Wheat Sourdough</w:t>
+                <w:t xml:space="preserve">Functional characterization of a gene locus from an uncultured gut Bacteroides conferring xylo-oligosaccharides utilization to Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Guellerin</w:t>
+                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Passerini</w:t>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
+                <w:t xml:space="preserve">Yao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabriel</w:t>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00692-16⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (4), pp.579 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578250v1</w:t>
+                <w:t xml:space="preserve">hal-01886420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a gene locus from an uncultured gut Bacteroides conferring xylo-oligosaccharides utilization to Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of Lactococcus lactis subsp. lactis A12, a Strain Isolated from Wheat Sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Guellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
+                <w:t xml:space="preserve">Delphine Passerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Xiao</w:t>
+                <w:t xml:space="preserve">Hervé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
+                <w:t xml:space="preserve">Valérie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102 (4), pp.579 - 592. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), pp.2 P. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00692-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886420v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFGE Protocols to Distinguish Subspecies of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Passerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,295 +881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteriophage mv4 Site-Specific Recombination: the Central Role of the P2 mv4 Int-Binding Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Jean-François Spinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Naquin</w:t>
+                <w:t xml:space="preserve">Pauline Cassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Daveran-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (3), pp.1839-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02735-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019560v1</w:t>
+                <w:t xml:space="preserve">hal-04690801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophage mv4 Site-Specific Recombination: the Central Role of the P2 mv4 Int-Binding Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Coddeville</w:t>
+                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Spinella</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Cassart</w:t>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Daveran-Mingot</w:t>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (3), pp.1839-1842. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02735-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690801v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophage mv4 site-specific recombination: the central role of the P2 mv4Int-binding site.</w:t>
               </w:r>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naquin D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,538 +1399,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Carbohydrate Metabolism Signature of Lactococcus lactis Strain A12 Reveals Its Sourdough Ecosystem Origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New insights into Lactococcus lactis diacetyl- and acetoin-producing strains isolated from diverse origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Passerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01560-13⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3), pp.329 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iffoodmicro.2012.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268295v1</w:t>
+                <w:t xml:space="preserve">hal-01268218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic and Phenotypic Analysis of Dairy Lactococcus lactis Biodiversity in Milk: Volatile Organic Compounds as Discriminating Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dhaisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Guellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dhaisne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laroute</w:t>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (15), pp.4643 - 4652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01018-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into Lactococcus lactis diacetyl- and acetoin-producing strains isolated from diverse origins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Carbohydrate Metabolism Signature of Lactococcus lactis Strain A12 Reveals Its Sourdough Ecosystem Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Passerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (3), pp.329 - 336. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (19), pp.5844 - 5852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iffoodmicro.2012.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01560-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268218v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carbohydrate Metabolism Signature of Lactococcus lactis Strain A12 Reveals Its Sourdough Ecosystem Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Passerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (19), pp.5844-5852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01560-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690804v1</w:t>
@@ -2194,282 +2194,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes but not genomes reveal bacterial domestication of lactococcus lactis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are two better than one? Analysis of an FtsK/Xer recombination system that uses a single recombinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nolivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Passerini</w:t>
+                <w:t xml:space="preserve">P. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beltramo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 ((19)), pp.6477-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557926v1</w:t>
+                <w:t xml:space="preserve">hal-00557893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are two better than one? Analysis of an FtsK/Xer recombination system that uses a single recombinase.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">Genes but not genomes reveal bacterial domestication of lactococcus lactis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebourgeois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ritzenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.e15306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557893v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unconventional Xer Recombination Machinery of Streptococci/Lactococci.</w:t>
               </w:r>
@@ -2714,407 +2714,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phage mv4 recombination system: towards a reprogrammable tool for bacterial genome engineering ?</w:t>
+                <w:t xml:space="preserve">Le système de recombinaison phagique mv4Int/attP : vers un outil reprogrammable d’ingénierie des génomes bactériens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign‐Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosynsys 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17e conférence de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752633v1</w:t>
+                <w:t xml:space="preserve">hal-04752638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation de la spécificité de recombinaison de l'intégrase d'un bactériophage : un nouvel outil pour l'ingénierie des génomes ?</w:t>
+                <w:t xml:space="preserve">Caractérisation d’un site d’intégration de bactériophage tempéré par utilisation de banques randomisées et séquençage NGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign‐Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbioccitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23e colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752631v1</w:t>
+                <w:t xml:space="preserve">hal-04752623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un site d’intégration de bactériophage tempéré par utilisation de banques randomisées et séquençage NGS</w:t>
+                <w:t xml:space="preserve">The phage mv4 recombination system: towards a reprogrammable tool for bacterial genome engineering ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign‐Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Biosynsys 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752623v1</w:t>
+                <w:t xml:space="preserve">hal-04752633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système de recombinaison phagique mv4Int/attP : vers un outil reprogrammable d’ingénierie des génomes bactériens ?</w:t>
+                <w:t xml:space="preserve">Reprogrammation de la spécificité de recombinaison de l'intégrase d'un bactériophage : un nouvel outil pour l'ingénierie des génomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign‐Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e conférence de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Microbioccitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752638v1</w:t>
+                <w:t xml:space="preserve">hal-04752631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of KOPS motifs involved in segregating of bacterial chromosomes in Lactocoques / Streptocoques</w:t>
               </w:r>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome Dimer Resolution by Site-Specific Recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brenner's Encyclopedia of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stanley Maloy and Kelly Hughes - Academic Press, pp.551-554, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daveran-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.J. de Bruijn; J.R. Lupski; G.M. Weinstock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Genomes: Physical Structure and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall, pp.669-672, 1998, 978-1461563709</w:t>
@@ -4149,51 +4149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B297FD1"/>
+    <w:nsid w:val="781D27EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4380,51 +4380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-bourgeois-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2039-1953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177494115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6358-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Debatisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guellerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00692-16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coddeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Guellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Spinella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02735-13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coddeville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinella J." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassart P." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault G." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daveran-Mingot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coddeville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01560-13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dhaisne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bousquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iffoodmicro.2012.10.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Passerini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltramo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritzenthaler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bourgeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daveran-Mingot M.L." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ritzenthaler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign&#8208;Bousquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauzin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed Nedjari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Curk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boeufgras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kersters" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04276882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-bourgeois-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2039-1953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177494115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6358-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Debatisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabriel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00692-16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coddeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Guellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daveran-Mingot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Spinella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02735-13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coddeville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinella J." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassart P." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault G." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daveran-Mingot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coddeville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iffoodmicro.2012.10.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dhaisne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bousquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ritzenthaler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01560-13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebourgeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Passerini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beltramo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritzenthaler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015306" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bourgeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daveran-Mingot M.L." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ritzenthaler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign&#8208;Bousquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauzin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed Nedjari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Curk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boeufgras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kersters" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04276882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>