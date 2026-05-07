--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -347,261 +347,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Dynamics of Vibrio harveyi: An Environmental Parameter Correlation Investigation in a 4-Metre-Deep Dicentrarchus labrax Aquaculture Tank</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grard</w:t>
+                <w:t xml:space="preserve">Tracking antimicrobial resistance indicator genes in wild flatfish from the English Channel and the North Sea area: a One Health concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12061104⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.123274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.123274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618545v1</w:t>
+                <w:t xml:space="preserve">hal-04384404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring indicator genes to assess antimicrobial resistance contamination in phytoplankton and zooplankton communities from the English Channel and the North Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+                <w:t xml:space="preserve">Temporal and Spatial Dynamics of Vibrio harveyi: An Environmental Parameter Correlation Investigation in a 4-Metre-Deep Dicentrarchus labrax Aquaculture Tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix da Fonseca Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, 13p. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1313056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972474v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Spatial Dynamics of Vibrio Harveyi: An Environmental Parameter Correlated Investigation in a 4-Metre-Deep Aquaculture Tank</w:t>
               </w:r>
@@ -698,404 +698,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking antimicrobial resistance indicator genes in wild flatfish from the English Channel and the North Sea area: a One Health concern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring indicator genes to assess antimicrobial resistance contamination in phytoplankton and zooplankton communities from the English Channel and the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 343, pp.123274. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.123274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1313056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384404v1</w:t>
+                <w:t xml:space="preserve">hal-04972474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Indicator Genes of Antimicrobial Resistance Contamination in the English Channel and North Sea Sectors and Interactions With Environmental Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Bacterial DNA Extraction Methods on Marine Samples Integrating a Process Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, 11p. / Article 883081. </w:t>
+              <w:t xml:space="preserve">Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), 7p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.883081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37421/2168-9547.2022.11.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917926v1</w:t>
+                <w:t xml:space="preserve">hal-03917945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Bacterial DNA Extraction Methods on Marine Samples Integrating a Process Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of Indicator Genes of Antimicrobial Resistance Contamination in the English Channel and North Sea Sectors and Interactions With Environmental Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darina Colcanap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), 7p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 11p. / Article 883081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37421/2168-9547.2022.11.346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.883081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917945v1</w:t>
+                <w:t xml:space="preserve">hal-03917926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the marine aquaculture microbiome: A seasonal survey in a seabass farm</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3626,51 +3626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05307720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix da Fonseca Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04889440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lehmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4956372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04618545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1313056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04592601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4777236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Colcanap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.883081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2168-9547.2022.11.346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735987" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736862" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Copin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1384715" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.12.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GS2NRK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seguineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pales Espinosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Bris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.05.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLJ9SBG9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.12.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8B0HW2X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1030-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT9RQLZQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04485196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04485184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05307720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix da Fonseca Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04889440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lehmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4956372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04618545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12061104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04592601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4777236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1313056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2168-9547.2022.11.346" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Colcanap" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.883081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735987" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736862" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Copin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1384715" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.12.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GS2NRK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seguineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pales Espinosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Bris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.05.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLJ9SBG9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.12.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8B0HW2X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1030-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT9RQLZQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04485196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04485184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>