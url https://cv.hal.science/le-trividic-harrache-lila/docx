--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1090,234 +1090,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Desorden escolar en la secundaria en Francia: prácticas profesionales y (re)producción de desigualdades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence (invitation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Humanidades, Universidad de Mar del Plata, May 2025, Mar del Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Etiquetar o igualar? Retos para la escuela secundaria en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noche de las ideas - Mar del Plata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Franco-Argentin, May 2025, Mar del plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿(Me) educo, luego actúo? (Table-Ronde - invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noche de las ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français d'Argentine, May 2025, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222938v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05222933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l’emploi et division du travail entre éducateur·ices spécialisé·es</w:t>
               </w:r>
@@ -1655,165 +1655,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changer ou laisser partir ? Pratiques et normes d’accompagnement des « cas d’élèves » par les agents scolaires au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changer les pratiques enseignantes par la bienveillance ? Le travail d’inculcation d’une politique d’établissement à l’épreuve du champ scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739784v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04739779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les désordres bousculent les frontières. Appropriations et luttes des agents scolaires autour de la « mission sociale » du lycée</w:t>
               </w:r>
@@ -2069,234 +2069,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing “Pupil's Cases”? an Ethnography of Professional and Institutional Tensions in a French High School</w:t>
+                <w:t xml:space="preserve">Les frontières intérieures. Les acteurs scolaires et la prise en compte des situations personnelles des adolescent.e.s &amp;quot;à problème&amp;quot; au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale du RT 15 "Actualité des recherches sur l’adolescence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique 15 Sociologie de la jeunesse de l'Association Française de Sociologie (AFS), Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the “Best Interests” of the Child to the Expertise on Pupils: An Analysis of the Uses of Pupils’ Well-Being in French Secondary Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology "Power, violence and justice: reflections, responses, responsabilities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">From the “Best Interests” of the Child to the Expertise on Pupils: An Analysis of the Uses of Pupils’ Well-Being in French Secondary Education</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing “Pupil's Cases”? an Ethnography of Professional and Institutional Tensions in a French High School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology "Power, violence and justice: reflections, responses, responsabilities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02914799v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les plis de l'autonomie des établissements : gestion des cas d'élève et reconfiguration des rapports de pouvoirs au lycée</w:t>
               </w:r>
@@ -2509,217 +2509,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Bond. How French social workers and education staff manage unwilling &amp;quot;clients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building the bond. How French education staff and social workers manage ‘unwilling clients’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rothé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium “State, Work and Affects”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Department of Political Science, University of Vienna; Vienna University of Economics and Business, Jan 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Jan 2016, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01334620v1</w:t>
+                <w:t xml:space="preserve">hal-04739856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the bond. How French education staff and social workers manage ‘unwilling clients’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+                <w:t xml:space="preserve">Building the Bond. How French social workers and education staff manage unwilling &amp;quot;clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Rothé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium “State, Work and Affects”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">, Department of Political Science, University of Vienna; Vienna University of Economics and Business, Jan 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739856v1</w:t>
+                <w:t xml:space="preserve">halshs-01334620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de la &amp;quot;bienveillance&amp;quot; au lycée</w:t>
               </w:r>
@@ -3044,165 +3044,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pilule du lendemain comme droit humain ? Analyse des controverses lors de sa politisation au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « l’éternel combat : droits sexuels et reproductifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Femmes, Nov 2014, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lycées et éducation à la santé : entre faiblesse, devoir et engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du RT 15 « sociologie de la jeunesse » de l’association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739861v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04739868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3233,77 +3233,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de la protection des jeunes majeurs : disparité et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meignen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025/18, INJEP. 2025, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3339,112 +3352,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of mental suffering in French Educative local Public Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques du réseau doctoral de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3591,51 +3604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-03-2017-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04739774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02877892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-03-2017-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04739774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02877892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>