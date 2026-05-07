--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -115,174 +115,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire tenir (dans) l’institution par l’individualisation ? Ce que l’aménagement des scolarités de lycéen·nes non conformes fabrique chez les agents scolaires</w:t>
+                <w:t xml:space="preserve">Faire tenir (dans) l’institution par l’individualisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 171 (171), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 3 (171)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Faire tenir (dans) l’institution par l’individualisation ?</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire tenir (dans) l’institution par l’individualisation ? Ce que l’aménagement des scolarités de lycéen·nes non conformes fabrique chez les agents scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (171)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 171 (171), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14hil⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132291v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numériques domestiques et réussite scolaire. Le rôle de la socialisation familiale</w:t>
               </w:r>
@@ -1090,234 +1090,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿Etiquetar o igualar? Retos para la escuela secundaria en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noche de las ideas - Mar del Plata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Franco-Argentin, May 2025, Mar del plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿(Me) educo, luego actúo? (Table-Ronde - invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noche de las ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Argentine, May 2025, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Desorden escolar en la secundaria en Francia: prácticas profesionales y (re)producción de desigualdades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence (invitation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Humanidades, Universidad de Mar del Plata, May 2025, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222933v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05222938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l’emploi et division du travail entre éducateur·ices spécialisé·es</w:t>
               </w:r>
@@ -1504,316 +1504,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La scolarité des enfants placés : comment les acteurs de l’éducation nationale voient ils les relations avec l’élève et ses co-éducateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scolarités et protection de l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches en éducation et formation (CREF); Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (LIRTES), Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renouveler la politique éducative par la &amp;quot;bienveillance&amp;quot; ? Dispositif, alliances et tensions dans un lycée polyvalent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e journée d'étude des Masters IDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO; UBS, Dec 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer les pratiques enseignantes par la bienveillance ? Le travail d’inculcation d’une politique d’établissement à l’épreuve du champ scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scolarités et protection de l'enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches en éducation et formation (CREF); Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (LIRTES), Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer ou laisser partir ? Pratiques et normes d’accompagnement des « cas d’élèves » par les agents scolaires au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739779v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04739784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les désordres bousculent les frontières. Appropriations et luttes des agents scolaires autour de la « mission sociale » du lycée</w:t>
               </w:r>
@@ -2069,234 +2069,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Managing “Pupil's Cases”? an Ethnography of Professional and Institutional Tensions in a French High School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX ISA World Congress of Sociology "Power, violence and justice: reflections, responses, responsabilities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2018, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the “Best Interests” of the Child to the Expertise on Pupils: An Analysis of the Uses of Pupils’ Well-Being in French Secondary Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX ISA World Congress of Sociology "Power, violence and justice: reflections, responses, responsabilities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2018, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les frontières intérieures. Les acteurs scolaires et la prise en compte des situations personnelles des adolescent.e.s &amp;quot;à problème&amp;quot; au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du RT 15 "Actualité des recherches sur l’adolescence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique 15 Sociologie de la jeunesse de l'Association Française de Sociologie (AFS), Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914799v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02901576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les plis de l'autonomie des établissements : gestion des cas d'élève et reconfiguration des rapports de pouvoirs au lycée</w:t>
               </w:r>
@@ -2509,355 +2509,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the bond. How French education staff and social workers manage ‘unwilling clients’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+                <w:t xml:space="preserve">Building the Bond. How French social workers and education staff manage unwilling &amp;quot;clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Rothé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium “State, Work and Affects”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">, Department of Political Science, University of Vienna; Vienna University of Economics and Business, Jan 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739856v1</w:t>
+                <w:t xml:space="preserve">halshs-01334620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Bond. How French social workers and education staff manage unwilling &amp;quot;clients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building the bond. How French education staff and social workers manage ‘unwilling clients’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rothé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium “State, Work and Affects”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Department of Political Science, University of Vienna; Vienna University of Economics and Business, Jan 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Jan 2016, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01334620v1</w:t>
+                <w:t xml:space="preserve">hal-04739856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaching reason through emotions? An ethnography of the professional uses of the category &amp;quot;pupils with personal history&amp;quot; in French upper secondary education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bristol, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de la &amp;quot;bienveillance&amp;quot; au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques du Réseau doctoral de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau doctoral de santé publique, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914792v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01726281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupils' with &amp;quot;personal history&amp;quot; as a public action category. An ethnography of professional uses in French upper secondary education</w:t>
               </w:r>
@@ -2906,303 +2906,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How did I become an interpretive ethnographer? Reflections on an investigation trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethngraphy symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lycée à l'épreuve de l'adolescence : travail sur autrui et politiques de la relation dans les interstices des établissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAPE-SARRI, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycées et éducation à la santé : entre faiblesse, devoir et engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethngraphy symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’étude du RT 15 « sociologie de la jeunesse » de l’association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pilule du lendemain comme droit humain ? Analyse des controverses lors de sa politisation au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « l’éternel combat : droits sexuels et reproductifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Femmes, Nov 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739868v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04739861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3412,52 +3412,198 @@
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des jeunes majeurs : disparités territoriales et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3604,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-03-2017-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04739774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02877892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132291v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221673v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-03-2017-0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.2499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wuilleumier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laforgue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04739774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02877892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>