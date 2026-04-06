--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -434,303 +434,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t>
+                <w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajinkya Powar</w:t>
+                <w:t xml:space="preserve">Amira Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296621v1</w:t>
+                <w:t xml:space="preserve">hal-04296628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t>
+                <w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Belhaj</w:t>
+                <w:t xml:space="preserve">Ajinkya Powar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levinh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Legrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296628v1</w:t>
+                <w:t xml:space="preserve">hal-04296621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -807,77 +807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1068,51 +1068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Powar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t>
@@ -1241,64 +1241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1390,77 +1390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
@@ -1839,51 +1839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26F7D006"/>
+    <w:nsid w:val="A687BEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2070,51 +2070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-vinh-hoang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2688-3078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04255513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-vinh-hoang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2688-3078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04255513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>