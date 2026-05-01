--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -434,355 +434,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t>
+                <w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Belhaj</w:t>
+                <w:t xml:space="preserve">Ajinkya Powar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levinh Hoang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296628v1</w:t>
+                <w:t xml:space="preserve">hal-04296621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t>
+                <w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajinkya Powar</w:t>
+                <w:t xml:space="preserve">Amira Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296621v1</w:t>
+                <w:t xml:space="preserve">hal-04296628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levinh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -807,77 +807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levinh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1068,51 +1068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Powar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t>
@@ -1241,64 +1241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levinh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1390,77 +1390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levinh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
@@ -1839,51 +1839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A687BEAC"/>
+    <w:nsid w:val="5EF71495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2070,51 +2070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-vinh-hoang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2688-3078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04255513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-vinh-hoang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2688-3078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04255513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>