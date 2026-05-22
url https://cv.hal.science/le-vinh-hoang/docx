--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0002-2688-3078</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pngF5PgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,750 +188,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-apprentissage automatique et biopsie par élastofusion : minimisation des faux négatifs dans la prédiction du cancer de la prostate et évaluation médico-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">119ème congrès français d'urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France. pp.S119-S120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fpurol.2025.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahrokh Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Acha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. López-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amira Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296621v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bleaching treatments of linen fabrics for clothing and furniture applications: conventional versus ozone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Color stripping of the reactive dyed fabric by conventional and ozone assisted process-a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajinkya Powar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296628v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone as an interesting oxidizer for green chemistry processes: Pre-industrial pilot experimentations on various samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECONTAMINATION OF TREATED WHEAT SEEDS BY OZONATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA-EA3G Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOA, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -920,427 +941,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of homogeneous lignin oligomers by ozonation of Miscanthus giganteus and vine shoots in a pilot scale reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Acha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. López-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 402, pp.130804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolorization of the Reactive Dyed Cotton Fabrics with the Use of Ozone Assisted Eco-technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Powar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.27-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3993/jfbim00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Ozone Treatment for the Decolorization of the Reactive-Dyed Fabrics in a Pilot-Scale Process-Optimization through Response Surface Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Sudhir Powar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su12020471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1350,154 +1371,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Cellulose to Improve its Hydrophilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lahmyani Okbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1507,154 +1528,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Phenol, Benzene and Cyanides in an Innovative Semi- industrial Ozonation Pilot Plant: The Effects of Operating Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Acha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Processing &amp; Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Studium Press LLC, 2017, Environmental Science and Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1664,114 +1685,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des rendements énergétiques de dégradation de trois composés organiques par plusieurs procédés d’oxydation avancés en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Poitiers, Ecole National Supérieur d'Ingénieur de Poitiers, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04255513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1839,51 +1860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EF71495"/>
+    <w:nsid w:val="3A19B3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2070,51 +2091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-vinh-hoang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2688-3078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04255513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/le-vinh-hoang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2688-3078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pngF5PgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levinh Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Powar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonhoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebrahimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Sudhir Powar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020471" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahmyani Okbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04255513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>