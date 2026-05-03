--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -56,51 +56,316 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Léa Aliamus est doctorante en études cinématographiques à l'Université de Caen au sein du laboratoire LASLAR (Lettres Arts Du Spectacle Langues Romanes).Après un mémoire de Master 1 sous la direction de David Vasse sur le cinéma de Michael Cimino, plus précisément sur la mise en perspective du regard agissant dans la représentation fantasmatique du territoire américain à travers les personnages de Thunderbolt and Lightfoot (Le Canardeur, 1974) et de Sunchaser (1996), et un mémoire de Master 2 sous la direction de Philippe Ortoli sur l’œuvre de Robert Aldrich, en particulier sur la représentation du passé et de sa résurgence au sein de la composition des héros de quatre westerns : Apache (Bronco Apache, 1954), Vera Cruz (1954), The Last Sunset (El Perdido, 1961) et Ulzana’s Raid (Fureur apache, 1972), elle réalise une thèse  sous la direction de Philippe Ortoli portant sur la question du point de vue dans le cinéma fantastique hollywoodien des années 1940. Ce travail se propose d'étudier la spécificité d'un corpus de films hollywoodiens classiques entretenant un rapport singulier avec le genre fantastique. Ces œuvres, marquées par l'hésitation entre explication rationnelle et surnaturelle, rêve et réalité, passé et présent, réel et imaginaire donnent lieu à une étude centrée sur l'onirisme et sur les figures spectrales et évanescentes, bien souvent au centre de la narration. Est privilégiée ici la représentation de l'espace temps, tout d'abord donné comme réel et objectif, pour muter très vite en une projection fantasmatique de l'intériorité d'un personnage. Cette réflexion proprement cinématographique a également pour enjeu de penser cet ensemble de films au regard des représentations littéraires (littérature essentiellement britannique et allemande, constituée par les œuvres de Ann Radcliffe, Matthew G. Lewis, Horace Walpole, Charles Robert Maturin et E. T. A. Hoffmann notamment), picturale (peinture romantique allemande et symboliste) et photographique (photographie spirite et pictorialiste de la fin du XIXème et du début du XXème siècle), représentant ces mêmes thèmes, pour réfléchir à la façon dont le cinéma s'est nourri de ces autres arts, mais également à la façon dont il s'en est affranchi pour créer des formes nouvelles.</w:t>
+        <w:t xml:space="preserve">Léa Aliamus est doctorante en études cinématographiques à l'Université de Caen au sein du laboratoire LASLAR (Lettres Arts Du Spectacle Langues Romanes).Après un mémoire de Master 1 sous la direction de David Vasse sur le cinéma de Michael Cimino, plus précisément sur la mise en perspective du regard agissant dans la représentation fantasmatique du territoire américain à travers les personnages de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thunderbolt and Lightfoot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Canardeur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 1974) et de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sunchaser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1996), et un mémoire de Master 2 sous la direction de Philippe Ortoli sur l’œuvre de Robert Aldrich, en particulier sur la représentation du passé et de sa résurgence au sein de la composition des héros de quatre westerns : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apache</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bronco Apache</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 1954), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vera Cruz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1954), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Last Sunset</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Perdido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 1961) et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ulzana’s Raid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fureur apache</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 1972), elle réalise une thèse intitulée « Rêves évanouis et spectres gothiques : représentations de l’évanescence dans le cinéma fantastique hollywoodien des années 1940 et leurs liens photographiques », sous la direction de Philippe Ortoli. Ce travail se propose d'étudier la spécificité d'un corpus de films hollywoodiens classiques entretenant un rapport singulier avec le genre fantastique. Ces œuvres, marquées par l'hésitation entre explication rationnelle et surnaturelle, rêve et réalité, passé et présent, réel et imaginaire donnent lieu à une étude centrée sur l'onirisme et sur les figures spectrales et évanescentes, bien souvent au centre de la narration. Est privilégiée ici la représentation de l'espace temps, tout d'abord donné comme réel et objectif, pour muter très vite en une projection fantasmatique de l'intériorité d'un personnage. Cette réflexion proprement cinématographique a également pour enjeu de penser cet ensemble de films au regard des représentations photographiques (photographie spirite et pictorialiste de la fin du XIXème et du début du XXème siècle), représentant ces mêmes thèmes, pour réfléchir à la façon dont le cinéma s'est nourri de cet autre art, mais également à la façon dont il s'en est affranchi pour créer des formes nouvelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Léa Aliamus est enseignante à l'université de Caen depuis 2022. Elle a dispensé des enseignements consacrés à l'initiation à l'écriture critique et enseigne actuellement l'histoire du cinéma et l'expression du gothique dans le cinéma hollywoodien classique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activités scientifiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">8 décembre 2023 : « Les spectres de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Femme de Tchaïkovski</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Kirill Serebrennikov, 2022) : entre incarnations fantasmatiques et promesse de disparition », dans le cadre du colloque « Spectres filmiques de notre temps », Université de Caen Normandie, 7 et8 décembre 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">22 juin 2024 : « Résurgences spectrales et visions fantasmatiques chez trois personnages interprétés par Joseph Cotten dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gaslight</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Love Letters</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portrait of Jennie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> », dans le cadre de la deuxième séance de l'année 2024 du CICLAHO (Groupe de recherche sur le CInéma CLAssique HOllywoodien et ses évolutions cinématographiques et télévisuelles).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">20 juin 2025 : « L'écrit au-delà des images : Formes écrites comme puissances imaginaires dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dragonwyck</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Joseph L. Mankiewicz, 1946) et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Ghost and Mrs. Muir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Joseph L. Mankiewicz, 1947), dans le cadre du 13e congrès de l'AFECCAV : « Écrits sur l’écran : Écrire pour, dans et au sujet des productions cinématographiques et audiovisuelles », Université de Caen Normandie, 18, 19, 20 juin 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Animation de la recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">24 mars 2025 : présidente de session (« Étude de cas, les années 1930-1950 ») pour la journée d'étude « Top-Billing Queens : penser le woman's film par la star », Université Paris 8 Vincennes – Saint-Denis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -193,51 +458,354 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0F3EAED3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="C28A48FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>