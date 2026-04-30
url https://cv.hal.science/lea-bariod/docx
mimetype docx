--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -254,697 +254,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of pesticide exposure on the gut microbiota of a farmland raptor</w:t>
+                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elva Fuentes</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Millet</w:t>
+                <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël White</w:t>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 485, pp.136857. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877649v1</w:t>
+                <w:t xml:space="preserve">hal-05186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to pesticides is correlated with gut microbiota alterations in a farmland raptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elva Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 199, pp.109436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
+                <w:t xml:space="preserve">Direct and indirect effects of pesticide exposure on the gut microbiota of a farmland raptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elva Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
+                <w:t xml:space="preserve">Joël White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.45. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 485, pp.136857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186251v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Herrada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454221v1</w:t>
+                <w:t xml:space="preserve">hal-04779633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779633v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pesticide contamination between captive-reared and wild grey partridges: insights into environmental exposure disparities</w:t>
               </w:r>
@@ -969,51 +969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1077,64 +1077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitized or non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,277 +1224,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick risk in roe deer fawns : what links with environment and individual characteristics</w:t>
+                <w:t xml:space="preserve">Parasitized, non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th WDA / 14th EWDA - Joint Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Cuenca (Virtual), Spain. </w:t>
+              <w:t xml:space="preserve">EvoLyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629828v1</w:t>
+                <w:t xml:space="preserve">hal-03865224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitized, non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
+                <w:t xml:space="preserve">Tick risk in roe deer fawns : what links with environment and individual characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoLyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">69th WDA / 14th EWDA - Joint Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Cuenca (Virtual), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865224v1</w:t>
+                <w:t xml:space="preserve">hal-04629828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1525,64 +1525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interactions between the gut microbiota, pesticide contamination and physiological traits in grey partridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,51 +1720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFF20495"/>
+    <w:nsid w:val="F89B9F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1951,51 +1951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-bariod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6568-0698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1191706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877649v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Fuentes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136857" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaffard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34925-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262973" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-bariod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6568-0698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1191706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Fuentes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136857" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaffard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34925-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262973" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>