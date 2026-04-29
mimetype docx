--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of host genetic resistance on body condition: Evidence from divergently selected sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of efficacy of topical administration of eprinomectin against gastrointestinal nematode in a French dairy sheep farm: A case of underexposure of worms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+                <w:t xml:space="preserve">Denis Ticoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea B. Doeschl-Wilson</w:t>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Corbishley</w:t>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam D. Hayward</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13442⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vrc2.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739240v1</w:t>
+                <w:t xml:space="preserve">hal-03832199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of efficacy of topical administration of eprinomectin against gastrointestinal nematode in a French dairy sheep farm: A case of underexposure of worms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Bordes</w:t>
+                <w:t xml:space="preserve">The cost of host genetic resistance on body condition: Evidence from divergently selected sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ticoulet</w:t>
+                <w:t xml:space="preserve">Andrea B. Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+                <w:t xml:space="preserve">Alexander Corbishley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Adam D. Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e435. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.1374-1389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vrc2.435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832199v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
               </w:r>
@@ -1200,77 +1200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76, pp.102063. </w:t>
@@ -1974,103 +1974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resistance to a gastro-intestinal parasite in young sheep is weakly effective during peripartum: evidence from a divergent selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Corbishley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom N Mcneilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Portugal</w:t>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2381,90 +2381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of host genetic resistance to parasites in the domestic sheep: insights from a selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea B. Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2875,277 +2875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
+                <w:t xml:space="preserve">Rapid selection of multiple-resistance to eprinomectin and benzimidazole in a dairy goat farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Souil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Giardia and Cryptosporidium conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632490v1</w:t>
+                <w:t xml:space="preserve">hal-04632464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid selection of multiple-resistance to eprinomectin and benzimidazole in a dairy goat farm</w:t>
+                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Houert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">7th International Giardia and Cryptosporidium conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632464v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3157,425 +3157,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer les infections à Eimeria spp. en atelier d’engraissement d’agneaux à l’aide d’analyses coprologiques de mélange et de litière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion intégrée des strongyloses digestives dans une perspective de transition agroécologique des systèmes d’élevage de petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.16-28. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nais Droillard</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847515v1</w:t>
+                <w:t xml:space="preserve">hal-04847521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génétique pour la résistance au parasitisme en caprins (projet TEPACAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponthoreau Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des strongyloses digestives dans une perspective de transition agroécologique des systèmes d’élevage de petits ruminants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimer les infections à Eimeria spp. en atelier d’engraissement d’agneaux à l’aide d’analyses coprologiques de mélange et de litière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024, pp.16-28. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nais Droillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.6-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847521v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les strongles digestifs : une nouvelle donne, de nouvelles pratiques, des perspectives prometteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,51 +3649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L ’analyse coprologique de mélange comme outil de détection de la multirésistance aux anthelminthiques des strongles gastro-intestinaux en ovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Richelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,399 +3761,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du pâturage cellulaire sur la dynamique des populations de Nématodes parasites du tube digestif chez les ovins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pâturage cellulaire ou pâturage tournant dynamique : principes et impacts possibles sur le parasitisme par les strongles digestifs en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ruiz-Huidobro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Valadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lugagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.45-51. </w:t>
+              <w:t xml:space="preserve">2021, pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/48045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/48039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030975v1</w:t>
+                <w:t xml:space="preserve">hal-05030973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pâturage cellulaire ou pâturage tournant dynamique : principes et impacts possibles sur le parasitisme par les strongles digestifs en élevage ovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lugagne</w:t>
+                <w:t xml:space="preserve">Parasitisme : agir vite pour éviter l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fidelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.39-44. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030973v1</w:t>
+                <w:t xml:space="preserve">hal-04932163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitisme : agir vite pour éviter l'impasse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts du pâturage cellulaire sur la dynamique des populations de Nématodes parasites du tube digestif chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruiz-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Valadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lugagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/48045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Beudou</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04932163v1</w:t>
+                <w:t xml:space="preserve">hal-05030975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multirésistances aux anthelminthiques chez les strongles digestifs des petits ruminants du sud de la France</w:t>
               </w:r>
@@ -4679,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claessens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182024001409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Papet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00701-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Corbishley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Hayward" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Chenadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom N Mcneilly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Prieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Markiewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Droillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geni&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lugagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Desmolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Eichstadt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03922263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30124" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claessens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182024001409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Papet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00701-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Corbishley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Hayward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Chenadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom N Mcneilly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Prieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Markiewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Droillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geni&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lugagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Desmolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Eichstadt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03922263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30124" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>