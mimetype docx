--- v1 (2026-04-29)
+++ v2 (2026-05-26)
@@ -2875,277 +2875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid selection of multiple-resistance to eprinomectin and benzimidazole in a dairy goat farm</w:t>
+                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Houert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">7th International Giardia and Cryptosporidium conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632464v1</w:t>
+                <w:t xml:space="preserve">hal-04632490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
+                <w:t xml:space="preserve">Rapid selection of multiple-resistance to eprinomectin and benzimidazole in a dairy goat farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Souil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Giardia and Cryptosporidium conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632490v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3157,395 +3157,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des strongyloses digestives dans une perspective de transition agroécologique des systèmes d’élevage de petits ruminants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimer les infections à Eimeria spp. en atelier d’engraissement d’agneaux à l’aide d’analyses coprologiques de mélange et de litière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024010⟩</w:t>
+                <w:t xml:space="preserve">Nais Droillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.6-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847521v1</w:t>
+                <w:t xml:space="preserve">hal-04847515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection génétique pour la résistance au parasitisme en caprins (projet TEPACAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponthoreau Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.401-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer les infections à Eimeria spp. en atelier d’engraissement d’agneaux à l’aide d’analyses coprologiques de mélange et de litière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion intégrée des strongyloses digestives dans une perspective de transition agroécologique des systèmes d’élevage de petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Corbière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04847515v1</w:t>
+                <w:t xml:space="preserve">hal-04847521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les strongles digestifs : une nouvelle donne, de nouvelles pratiques, des perspectives prometteuses</w:t>
               </w:r>
@@ -3761,399 +3761,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pâturage cellulaire ou pâturage tournant dynamique : principes et impacts possibles sur le parasitisme par les strongles digestifs en élevage ovin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts du pâturage cellulaire sur la dynamique des populations de Nématodes parasites du tube digestif chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ruiz-Huidobro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Valadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lugagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.39-44. </w:t>
+              <w:t xml:space="preserve">2021, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/48039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/48045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030973v1</w:t>
+                <w:t xml:space="preserve">hal-05030975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitisme : agir vite pour éviter l'impasse</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Le pâturage cellulaire ou pâturage tournant dynamique : principes et impacts possibles sur le parasitisme par les strongles digestifs en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruiz-Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Valadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lugagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Beudou</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/48039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932163v1</w:t>
+                <w:t xml:space="preserve">hal-05030973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du pâturage cellulaire sur la dynamique des populations de Nématodes parasites du tube digestif chez les ovins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lugagne</w:t>
+                <w:t xml:space="preserve">Parasitisme : agir vite pour éviter l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fidelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.45-51. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030975v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multirésistances aux anthelminthiques chez les strongles digestifs des petits ruminants du sud de la France</w:t>
               </w:r>
@@ -4679,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claessens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182024001409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Papet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00701-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Corbishley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Hayward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Chenadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom N Mcneilly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Prieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Markiewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Droillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geni&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lugagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Desmolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Eichstadt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03922263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30124" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claessens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182024001409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Papet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Sutra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cazajous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182023000069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00701-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Corbishley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Hayward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Chenadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom N Mcneilly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;vot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Prieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Markiewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bordes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Devaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Droillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthoreau Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geni&#232;ve Bouix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Richelme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Greil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lugagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/48039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Desmolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Eichstadt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03922263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30124" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>