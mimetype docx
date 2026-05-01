--- v1 (2026-03-26)
+++ v2 (2026-05-01)
@@ -818,295 +818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing sign languages with TYPANNOT: the typographic system that retains and displays layers of information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The body between meaning and form: kinesiological analysis and typographical representation of movement in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chevrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Contesse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1009-1037. </w:t>
+              <w:t xml:space="preserve">Languages and Modalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.49-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36824/2020-graf-dane⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/lamo.1.68149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973783v1</w:t>
+                <w:t xml:space="preserve">hal-03500992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The body between meaning and form: kinesiological analysis and typographical representation of movement in Sign Languages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcribing sign languages with TYPANNOT: the typographic system that retains and displays layers of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages and Modalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.49-63. </w:t>
+              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1009-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/lamo.1.68149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36824/2020-graf-dane⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500992v1</w:t>
+                <w:t xml:space="preserve">hal-02973783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t>
               </w:r>
@@ -2177,1480 +2177,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture for a linguistic study of French sign language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes: l'approche Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRG Symposium 2020: FROM DATA TO KNOWLEDGE IN THE LANGUAGE SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">7° Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389388v1</w:t>
+                <w:t xml:space="preserve">hal-02555981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing sign languages with Typannot: a typographic system which retains and displays multiple levels of information.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion capture for a linguistic study of French sign language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 3, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">IRG Symposium 2020: FROM DATA TO KNOWLEDGE IN THE LANGUAGE SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555881v1</w:t>
+                <w:t xml:space="preserve">hal-02389388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes: l'approche Typannot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcribing sign languages with Typannot: a typographic system which retains and displays multiple levels of information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 3, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555981v1</w:t>
+                <w:t xml:space="preserve">hal-02555881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Typannot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iconicité dans les langues des signes au niveau phonologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images, imaginaires et futur, Forum Ouvert Œuvres et Recherches (FOOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, école Le Fresnoy, Nov 2019, Villeneuve d'Ascq, France. pp.40-41</w:t>
+              <w:t xml:space="preserve">L’Arbitraire et la Motivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise Mignot, Université Paris 4, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377088v1</w:t>
+                <w:t xml:space="preserve">hal-02342429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes typographiques et langues des signes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a typeface for the transcription of facial actions in sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Dzing Dzing - Ce qui nous préoccupe : recherche Design en école d’art". XIe biennale internationale Design Saint-Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esad Saint Etienne, Apr 2019, Saint-Etienne, France. pp.10</w:t>
+              <w:t xml:space="preserve">Workshop "SignNonManuals 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375031v1</w:t>
+                <w:t xml:space="preserve">hal-02342442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dispositif TypannotSign adapté à l’apprentissage des langues des Signes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science de l’Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Images, imaginaires et futur, Forum Ouvert Œuvres et Recherches (FOOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, école Le Fresnoy, Nov 2019, Villeneuve d'Ascq, France. pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375410v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription formelle et capture de mouvement : vers une modélisation de la forme des signes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du dispositif TypannotSign adapté à l’apprentissage des langues des Signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Modyco, Nov 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Fête de la science de l’Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377202v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconicité dans les langues des signes au niveau phonologique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systèmes typographiques et langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Arbitraire et la Motivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elise Mignot, Université Paris 4, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Dzing Dzing - Ce qui nous préoccupe : recherche Design en école d’art". XIe biennale internationale Design Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esad Saint Etienne, Apr 2019, Saint-Etienne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342429v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a typeface for the transcription of facial actions in sign languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription formelle et capture de mouvement : vers une modélisation de la forme des signes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "SignNonManuals 2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Modyco, Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342442v1</w:t>
+                <w:t xml:space="preserve">hal-02377202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Doan</w:t>
+                <w:t xml:space="preserve">TYPANNOT, a new glyphic system to annotate handshapes in any sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence et expositions Langues et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGLFLF - Délégation Générale à la Langue Française et aux Langues de France (Ministère de la Culture), Jul 2018, Paris La Villette, France. pp.10</w:t>
+              <w:t xml:space="preserve">8th Conference of the International Society of Gesture Studies "Gesture and diversity" (ISGS8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heather Brooks, Jul 2018, Cape Town, South Africa. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375084v1</w:t>
+                <w:t xml:space="preserve">hal-02342788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GestualScript</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+                <w:t xml:space="preserve">Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Danet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reciprocity Design - exposition "Fragilitas: handle with care"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence et expositions Langues et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGLFLF - Délégation Générale à la Langue Française et aux Langues de France (Ministère de la Culture), Jul 2018, Paris La Villette, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568327v1</w:t>
+                <w:t xml:space="preserve">hal-02375084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GestualScript, le dispositif TypannotSign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Doan</w:t>
+                <w:t xml:space="preserve">GestualScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECIPROCITY design Liège</w:t>
+              <w:t xml:space="preserve">Reciprocity Design - exposition "Fragilitas: handle with care"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375052v1</w:t>
+                <w:t xml:space="preserve">hal-02568327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding movement in sign languages: the Typannot approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GestualScript, le dispositif TypannotSign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoCo'18 - 5th Intl Conf. Movement and computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Genova, Italy</w:t>
+              <w:t xml:space="preserve">RECIPROCITY design Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551344v1</w:t>
+                <w:t xml:space="preserve">hal-02375052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling sign language annotations of the handshapes</w:t>
               </w:r>
@@ -3755,152 +3755,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPANNOT, a new glyphic system to annotate handshapes in any sign languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coding movement in sign languages: the Typannot approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference of the International Society of Gesture Studies "Gesture and diversity" (ISGS8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heather Brooks, Jul 2018, Cape Town, South Africa. pp.139-140</w:t>
+              <w:t xml:space="preserve">MoCo'18 - 5th Intl Conf. Movement and computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342788v1</w:t>
+                <w:t xml:space="preserve">hal-02551344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural correlation between location and movement of signs: lacking motion economy for co-speech gestures.</w:t>
               </w:r>
@@ -4926,51 +4926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>