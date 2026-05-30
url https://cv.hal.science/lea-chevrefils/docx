--- v2 (2026-05-01)
+++ v3 (2026-05-30)
@@ -818,295 +818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The body between meaning and form: kinesiological analysis and typographical representation of movement in Sign Languages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcribing sign languages with TYPANNOT: the typographic system that retains and displays layers of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages and Modalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.49-63. </w:t>
+              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1009-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/lamo.1.68149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36824/2020-graf-dane⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500992v1</w:t>
+                <w:t xml:space="preserve">hal-02973783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing sign languages with TYPANNOT: the typographic system that retains and displays layers of information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The body between meaning and form: kinesiological analysis and typographical representation of movement in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chevrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Contesse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1009-1037. </w:t>
+              <w:t xml:space="preserve">Languages and Modalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.49-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36824/2020-graf-dane⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/lamo.1.68149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973783v1</w:t>
+                <w:t xml:space="preserve">hal-03500992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t>
               </w:r>
@@ -2177,1105 +2177,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes: l'approche Typannot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion capture for a linguistic study of French sign language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IRG Symposium 2020: FROM DATA TO KNOWLEDGE IN THE LANGUAGE SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555981v1</w:t>
+                <w:t xml:space="preserve">hal-02389388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture for a linguistic study of French sign language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcribing sign languages with Typannot: a typographic system which retains and displays multiple levels of information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRG Symposium 2020: FROM DATA TO KNOWLEDGE IN THE LANGUAGE SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 3, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389388v1</w:t>
+                <w:t xml:space="preserve">hal-02555881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing sign languages with Typannot: a typographic system which retains and displays multiple levels of information.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes: l'approche Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Contesse</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 3, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">7° Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555881v1</w:t>
+                <w:t xml:space="preserve">hal-02555981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconicité dans les langues des signes au niveau phonologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Arbitraire et la Motivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elise Mignot, Université Paris 4, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Images, imaginaires et futur, Forum Ouvert Œuvres et Recherches (FOOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, école Le Fresnoy, Nov 2019, Villeneuve d'Ascq, France. pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342429v1</w:t>
+                <w:t xml:space="preserve">hal-02377088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a typeface for the transcription of facial actions in sign languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes typographiques et langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "SignNonManuals 2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Colloque "Dzing Dzing - Ce qui nous préoccupe : recherche Design en école d’art". XIe biennale internationale Design Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esad Saint Etienne, Apr 2019, Saint-Etienne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342442v1</w:t>
+                <w:t xml:space="preserve">hal-02375031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Typannot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du dispositif TypannotSign adapté à l’apprentissage des langues des Signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images, imaginaires et futur, Forum Ouvert Œuvres et Recherches (FOOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, école Le Fresnoy, Nov 2019, Villeneuve d'Ascq, France. pp.40-41</w:t>
+              <w:t xml:space="preserve">Fête de la science de l’Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377088v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dispositif TypannotSign adapté à l’apprentissage des langues des Signes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription formelle et capture de mouvement : vers une modélisation de la forme des signes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science de l’Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Modyco, Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375410v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes typographiques et langues des signes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iconicité dans les langues des signes au niveau phonologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Dzing Dzing - Ce qui nous préoccupe : recherche Design en école d’art". XIe biennale internationale Design Saint-Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esad Saint Etienne, Apr 2019, Saint-Etienne, France. pp.10</w:t>
+              <w:t xml:space="preserve">L’Arbitraire et la Motivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise Mignot, Université Paris 4, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375031v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription formelle et capture de mouvement : vers une modélisation de la forme des signes.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward a typeface for the transcription of facial actions in sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Modyco, Nov 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Workshop "SignNonManuals 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377202v1</w:t>
+                <w:t xml:space="preserve">hal-02342442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPANNOT, a new glyphic system to annotate handshapes in any sign languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GestualScript, le dispositif TypannotSign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference of the International Society of Gesture Studies "Gesture and diversity" (ISGS8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heather Brooks, Jul 2018, Cape Town, South Africa. pp.139-140</w:t>
+              <w:t xml:space="preserve">RECIPROCITY design Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342788v1</w:t>
+                <w:t xml:space="preserve">hal-02375052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typannot</w:t>
               </w:r>
@@ -3505,152 +3505,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GestualScript, le dispositif TypannotSign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coding movement in sign languages: the Typannot approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECIPROCITY design Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">MoCo'18 - 5th Intl Conf. Movement and computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375052v1</w:t>
+                <w:t xml:space="preserve">hal-02551344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling sign language annotations of the handshapes</w:t>
               </w:r>
@@ -3755,152 +3755,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding movement in sign languages: the Typannot approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TYPANNOT, a new glyphic system to annotate handshapes in any sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoCo'18 - 5th Intl Conf. Movement and computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Genova, Italy</w:t>
+              <w:t xml:space="preserve">8th Conference of the International Society of Gesture Studies "Gesture and diversity" (ISGS8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heather Brooks, Jul 2018, Cape Town, South Africa. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551344v1</w:t>
+                <w:t xml:space="preserve">hal-02342788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural correlation between location and movement of signs: lacking motion economy for co-speech gestures.</w:t>
               </w:r>
@@ -4304,77 +4304,231 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide d’annotation pour les polices de caractères Typannot dans le cadre du projet Typannot-Graphé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Université de Rouen Normandie; ESAD Amiens; Université de Poitiers. 2018, pp.1-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965272v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typannot, outil de transcription des langues des signes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4433,73 +4587,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Conf. Langues et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding Movement in Sign Languages: the Typannot Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4548,230 +4702,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Movement and Computing (MoCo'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sect. 1 (9), ACM, pp.1-8, 2018, 978-1-4503-6504-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3212721.3212808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3212721.3212808⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02342251v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-01965272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4926,51 +4926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>