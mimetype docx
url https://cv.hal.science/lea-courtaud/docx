--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues, plurilinguismes, publics enseignés : quelles conceptions pour quels (dé)cloisonnements des usages didactiques dans un paysage mondialisé ?</w:t>
+                <w:t xml:space="preserve">Plurilinguisme et interculturalité dans l’enseignement supérieur : aspects institutionnels, appuis théoriques et pistes d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Alais</w:t>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Girardeau</w:t>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11qa8⟩</w:t>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Plurilingualism and Language Policies in Tertiary/Higher Education and Research in Europe and Beyond, Vol. 6, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/28033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891611v1</w:t>
+                <w:t xml:space="preserve">hal-04891690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilinguisme et interculturalité dans l’enseignement supérieur : aspects institutionnels, appuis théoriques et pistes d’intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langues, plurilinguismes, publics enseignés : quelles conceptions pour quels (dé)cloisonnements des usages didactiques dans un paysage mondialisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debono</w:t>
+                <w:t xml:space="preserve">François Girardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Plurilingualism and Language Policies in Tertiary/Higher Education and Research in Europe and Beyond, Vol. 6, pp.47-62. </w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Didactique(s), plurilinguisme(s), mondialisation(s). Recherches en Didactique des Langues et des Cultures - Les Cahiers de l'Acedle, 2 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18452/28033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11qa8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891690v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes dimensions en jeu dans la formation universitaire d’étudiants étrangers : vers des approches réflexives historicisantes dans le champ du FOU</w:t>
               </w:r>
@@ -786,51 +786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et pluralité : réflexions et mises en œuvre à propos de politiques linguistiques et formatives à l’université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Courtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1448,51 +1448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qa8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-03618868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qa8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04623632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-03618868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>