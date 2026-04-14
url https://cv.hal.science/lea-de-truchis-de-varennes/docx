--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léa de Truchis de Varennes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dramaturge - Collectif SismiqueChargée de cours - UT2J</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLÔMES :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT en ARTS DU SPECTACLE (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Discours et pratiques dans le champ du cirque contemporain en France : identité(s) et artistique(s) d’une génération en quête de légitimité »Thèse dirigée par Philippe GoudardSoutenue le 9 décembre 2021Univ. Paul Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAÎTRISE d'ÉTUDES THÉÂTRALES (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Le tragique de la guerre : Nouvelle approche de la représentation de la guerre dans le théâtre contemporain. Le cadavre encerclé et Les ancêtres redoublent de férocité de Kateb Yacine, Le sang des promesses de Wajdi Mouawad, Bintou et La mélancolie des barbares de Koffi Kwahulé »Mémoire dirigé par Hélène KuntzUniv. Sorbonne Nouvelle Paris 3 & University of Ottawa (Canada)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LICENCES : LETTRES MODERNES et COMMUNICATION ET ARTS DU SPECTACLE (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Toulouse Jean JaurèsEquivalence avec les Cours Préparatoires aux Grandes Ecoles (Hypokhâgne/Khâgne) du Lycée Saint Sernin, option théâtre.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHARGES DE COURS:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER UNIVERSITE CLERMONT AUVERGNE - LABO CHEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 H, Département Métiers de la culture, parcours Arts du spectacleLICENCE 1 : Histoire du théâtre au 18ème siècle (CM 12h) ; Artistes et société (CM 24h) ; Théories et pratiques des arts (TD 24h) ; méthodologie universitaire appliquée aux arts (TD 38h)LICENCE 3 : Formes scéniques hybrides 18e-19e siècles (TD, 12h)MASTER 1 : Théâtre. Politiques et structures de 1945 à nos jours (CM/TD, 16h) ; séminaire de recherche (TD, 16h)MASTER 2 : Théâtre. Du peuple au citoyen (CM/TD, 16h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du cirque (160h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès, 2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses de spectacles (48h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1 Arts du Spectacle, Parcours Théâtre et Spectacle Vivant.Univ. Paul Valery Montpellier 3, 2020-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du spectacle vivant (12h) et Current Issues in Performing Arts: Festivals and Cultural Events (EN) (16h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masters Culture et communicationInstitut Denis Diderot, INSEP Dijon, 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aida Copra; Silvia De Min; Agathe Giraud; Clément Scotto di Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste sur les scènes des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.65-76, 2025, e-Theatrum mundi, 9791023139136. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OHHV6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la banalité et de l’intime dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Simili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires du septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la scène. Représentations de la maison et imaginaires domestiques dans la création théâtrale contemporaine (textes et scènes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie sur le fil : particularités du funambulisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire ICiMa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fil à la slackline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque, pp.235-249, 2020, 978-2-908043-30-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes poétiques, entretiens croisés avec Marion Collé et Sandy Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Turbulences : poésie et spectacle vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu en scène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals féministes, rencontre avec Les Tenaces et les Incandescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Le genre au prisme du féminin (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Écrire l’histoire du cirque, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains de cirque, ou la difficulté d’une rencontre entre corps et texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Écrire au cœur du groupe, pratiques d’écriture collaboratives de l’écrivain pour la scène au tournant des 20ème et 21ème siècles, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirque et bricolage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Moreno Harvelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilettantes ou historiens, portraits des premiers auteurs de l’histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vide comme expérience scénique: cirque et réalité virtuelle avec la compagnie Fheel concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de cirque, entre classicisme et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie culturelle en 19**</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le Nouveau cirque a de nouveau : étude de cas du Festival Mondial du Cirque de Demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Arts du cirque sans frontières. Pour une histoire mondiale du cirque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Rennes 2, Feb 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion, réception du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CircoScope 2 : Séminaire de recherche en cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'inspection générale de l'éducation, du sport et de la recherche du Ministère de l'Éducation nationale; Société d'histoire et anthropologie des arts du cirque (Sha2Cirque); RiRRa21 de l'Université de Montpellier Paul-Valéry; Scènes du Monde de l'Université Paris 8, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Geste sur les scènes des XXe et XXIe siècles : entre tradition et innovation théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRITEPS, Paris Sorbonne Nouvelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En quoi ce que vous faites est du cirque ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Pensées ouvertes sur la circographie #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maroussia Diaz Verbeke (Troisième Cirque); L’Azimut, Nov 2024, Antony/Chatenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et écologie dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique des arts nomades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Apr 2024, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGNIS : recherche-création des petites flammes avec Nicolas Fraiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est quoi ton métier ? Chercheuse en cirque&amp;quot;: récit d’une thèse de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Épistémologie Des arts vivants, Entre méthodes transdisciplinaires et Réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois; SOFETH, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les bornes : quelle censure pour le cirque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques de l’excès : Cirque et arts de dépasser les bornes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances actuelles : Le cirque aujourd’hui en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des inspecteurs en charge de l’enseignement de spécialité arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université paul valéry montpellier 3; Lycée Jean Monnet (Académie de Montpellier), May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cirque sous le prisme des corps. Entre censure, canons esthétiques et liberté transgressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censurer les arts. Encadrer les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale des Chartes, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Babar à T’choupi, passages au cirque de nos héros de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageries et imaginaires du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de rouen; Collectif de Chercheur.se.s sur le Cirque, Mar 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes au Festival mondial du cirque de Demain, les sous-textes dramaturgiques des différentes esthétiques du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vêtements : corps, tissus, fils et espaces dans les arts scéniques et visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts de France, Apr 2021, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Artcena à France culture, portraits et discours des artistes de cirque invités par des grands médias culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix du cirque : Quand le cirque se raconte à la radio, sous forme de podcasts et d’autres récits audio-numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque; Université Grenoble Alpes, Sep 2021, Chalons-en-champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du cirque : l’effet institutionnalisant du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Ce que le langage fait à l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale 354, Université Aix-Marseille et FRAC Provence-Alpes-Côte d'Azur., Feb 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières des genres et recherche d’une identité : discours et pratiques chez les artistes de cirque français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà les frontières : Itinérances et identités des populations circassiennes au prisme de leurs représentations, 5ème semaine du Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque, entre marginalité et culture de masse au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et marginalités au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales de la SERD, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mar 2019, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques dans le champ du cirque contemporain en France (2017-2020) : identité(s) artistique(s) d'une génération en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paul Valéry - Montpellier III, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021MON30029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de cirque et de rencontres : le cas de la Verrerie d’Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léa de Truchis de Varennes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dramaturge - Collectif SismiqueChargée de cours - UT2J</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLÔMES :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT en ARTS DU SPECTACLE (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Discours et pratiques dans le champ du cirque contemporain en France : identité(s) et artistique(s) d’une génération en quête de légitimité »Thèse dirigée par Philippe GoudardSoutenue le 9 décembre 2021Univ. Paul Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAÎTRISE d'ÉTUDES THÉÂTRALES (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Le tragique de la guerre : Nouvelle approche de la représentation de la guerre dans le théâtre contemporain. Le cadavre encerclé et Les ancêtres redoublent de férocité de Kateb Yacine, Le sang des promesses de Wajdi Mouawad, Bintou et La mélancolie des barbares de Koffi Kwahulé »Mémoire dirigé par Hélène KuntzUniv. Sorbonne Nouvelle Paris 3 & University of Ottawa (Canada)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LICENCES : LETTRES MODERNES et COMMUNICATION ET ARTS DU SPECTACLE (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Toulouse Jean JaurèsEquivalence avec les Cours Préparatoires aux Grandes Ecoles (Hypokhâgne/Khâgne) du Lycée Saint Sernin, option théâtre.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHARGES DE COURS:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER UNIVERSITE CLERMONT AUVERGNE - LABO CHEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 H, Département Métiers de la culture, parcours Arts du spectacleLICENCE 1 : Histoire du théâtre au 18ème siècle (CM 12h) ; Artistes et société (CM 24h) ; Théories et pratiques des arts (TD 24h) ; méthodologie universitaire appliquée aux arts (TD 38h)LICENCE 3 : Formes scéniques hybrides 18e-19e siècles (TD, 12h)MASTER 1 : Théâtre. Politiques et structures de 1945 à nos jours (CM/TD, 16h) ; séminaire de recherche (TD, 16h)MASTER 2 : Théâtre. Du peuple au citoyen (CM/TD, 16h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du cirque (160h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès, 2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses de spectacles (48h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1 Arts du Spectacle, Parcours Théâtre et Spectacle Vivant.Univ. Paul Valery Montpellier 3, 2020-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du spectacle vivant (12h) et Current Issues in Performing Arts: Festivals and Cultural Events (EN) (16h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masters Culture et communicationInstitut Denis Diderot, INSEP Dijon, 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aida Copra; Silvia De Min; Agathe Giraud; Clément Scotto di Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste sur les scènes des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.65-76, 2025, e-Theatrum mundi, 9791023139136. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OHHV6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la banalité et de l’intime dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Simili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires du septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la scène. Représentations de la maison et imaginaires domestiques dans la création théâtrale contemporaine (textes et scènes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie sur le fil : particularités du funambulisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire ICiMa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fil à la slackline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque, pp.235-249, 2020, 978-2-908043-30-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes poétiques, entretiens croisés avec Marion Collé et Sandy Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Turbulences : poésie et spectacle vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals féministes, rencontre avec Les Tenaces et les Incandescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Le genre au prisme du féminin (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Écrire l’histoire du cirque, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu en scène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains de cirque, ou la difficulté d’une rencontre entre corps et texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Écrire au cœur du groupe, pratiques d’écriture collaboratives de l’écrivain pour la scène au tournant des 20ème et 21ème siècles, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirque et bricolage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Moreno Harvelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilettantes ou historiens, portraits des premiers auteurs de l’histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vide comme expérience scénique: cirque et réalité virtuelle avec la compagnie Fheel concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de cirque, entre classicisme et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie culturelle en 19**</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le Nouveau cirque a de nouveau : étude de cas du Festival Mondial du Cirque de Demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Arts du cirque sans frontières. Pour une histoire mondiale du cirque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Rennes 2, Feb 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion, réception du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CircoScope 2 : Séminaire de recherche en cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'inspection générale de l'éducation, du sport et de la recherche du Ministère de l'Éducation nationale; Société d'histoire et anthropologie des arts du cirque (Sha2Cirque); RiRRa21 de l'Université de Montpellier Paul-Valéry; Scènes du Monde de l'Université Paris 8, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Geste sur les scènes des XXe et XXIe siècles : entre tradition et innovation théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRITEPS, Paris Sorbonne Nouvelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et écologie dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique des arts nomades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Apr 2024, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGNIS : recherche-création des petites flammes avec Nicolas Fraiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En quoi ce que vous faites est du cirque ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Pensées ouvertes sur la circographie #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maroussia Diaz Verbeke (Troisième Cirque); L’Azimut, Nov 2024, Antony/Chatenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est quoi ton métier ? Chercheuse en cirque&amp;quot;: récit d’une thèse de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Épistémologie Des arts vivants, Entre méthodes transdisciplinaires et Réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois; SOFETH, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les bornes : quelle censure pour le cirque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques de l’excès : Cirque et arts de dépasser les bornes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances actuelles : Le cirque aujourd’hui en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des inspecteurs en charge de l’enseignement de spécialité arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université paul valéry montpellier 3; Lycée Jean Monnet (Académie de Montpellier), May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cirque sous le prisme des corps. Entre censure, canons esthétiques et liberté transgressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censurer les arts. Encadrer les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale des Chartes, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Babar à T’choupi, passages au cirque de nos héros de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageries et imaginaires du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de rouen; Collectif de Chercheur.se.s sur le Cirque, Mar 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Artcena à France culture, portraits et discours des artistes de cirque invités par des grands médias culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix du cirque : Quand le cirque se raconte à la radio, sous forme de podcasts et d’autres récits audio-numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque; Université Grenoble Alpes, Sep 2021, Chalons-en-champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes au Festival mondial du cirque de Demain, les sous-textes dramaturgiques des différentes esthétiques du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vêtements : corps, tissus, fils et espaces dans les arts scéniques et visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts de France, Apr 2021, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du cirque : l’effet institutionnalisant du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Ce que le langage fait à l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale 354, Université Aix-Marseille et FRAC Provence-Alpes-Côte d'Azur., Feb 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières des genres et recherche d’une identité : discours et pratiques chez les artistes de cirque français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà les frontières : Itinérances et identités des populations circassiennes au prisme de leurs représentations, 5ème semaine du Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque, entre marginalité et culture de masse au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et marginalités au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales de la SERD, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mar 2019, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques dans le champ du cirque contemporain en France (2017-2020) : identité(s) artistique(s) d'une génération en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paul Valéry - Montpellier III, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021MON30029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de cirque et de rencontres : le cas de la Verrerie d’Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05155996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OHHV6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997062v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Simili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno Harvelant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05155996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OHHV6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997062v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Simili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno Harvelant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>