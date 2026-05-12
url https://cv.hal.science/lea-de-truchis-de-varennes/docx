--- v1 (2026-04-14)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léa de Truchis de Varennes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dramaturge - Collectif SismiqueChargée de cours - UT2J</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLÔMES :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT en ARTS DU SPECTACLE (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Discours et pratiques dans le champ du cirque contemporain en France : identité(s) et artistique(s) d’une génération en quête de légitimité »Thèse dirigée par Philippe GoudardSoutenue le 9 décembre 2021Univ. Paul Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAÎTRISE d'ÉTUDES THÉÂTRALES (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Le tragique de la guerre : Nouvelle approche de la représentation de la guerre dans le théâtre contemporain. Le cadavre encerclé et Les ancêtres redoublent de férocité de Kateb Yacine, Le sang des promesses de Wajdi Mouawad, Bintou et La mélancolie des barbares de Koffi Kwahulé »Mémoire dirigé par Hélène KuntzUniv. Sorbonne Nouvelle Paris 3 & University of Ottawa (Canada)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LICENCES : LETTRES MODERNES et COMMUNICATION ET ARTS DU SPECTACLE (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Toulouse Jean JaurèsEquivalence avec les Cours Préparatoires aux Grandes Ecoles (Hypokhâgne/Khâgne) du Lycée Saint Sernin, option théâtre.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHARGES DE COURS:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER UNIVERSITE CLERMONT AUVERGNE - LABO CHEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 H, Département Métiers de la culture, parcours Arts du spectacleLICENCE 1 : Histoire du théâtre au 18ème siècle (CM 12h) ; Artistes et société (CM 24h) ; Théories et pratiques des arts (TD 24h) ; méthodologie universitaire appliquée aux arts (TD 38h)LICENCE 3 : Formes scéniques hybrides 18e-19e siècles (TD, 12h)MASTER 1 : Théâtre. Politiques et structures de 1945 à nos jours (CM/TD, 16h) ; séminaire de recherche (TD, 16h)MASTER 2 : Théâtre. Du peuple au citoyen (CM/TD, 16h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du cirque (160h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès, 2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses de spectacles (48h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1 Arts du Spectacle, Parcours Théâtre et Spectacle Vivant.Univ. Paul Valery Montpellier 3, 2020-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du spectacle vivant (12h) et Current Issues in Performing Arts: Festivals and Cultural Events (EN) (16h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masters Culture et communicationInstitut Denis Diderot, INSEP Dijon, 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aida Copra; Silvia De Min; Agathe Giraud; Clément Scotto di Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste sur les scènes des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.65-76, 2025, e-Theatrum mundi, 9791023139136. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OHHV6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la banalité et de l’intime dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Simili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires du septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la scène. Représentations de la maison et imaginaires domestiques dans la création théâtrale contemporaine (textes et scènes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie sur le fil : particularités du funambulisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire ICiMa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fil à la slackline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque, pp.235-249, 2020, 978-2-908043-30-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes poétiques, entretiens croisés avec Marion Collé et Sandy Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Turbulences : poésie et spectacle vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals féministes, rencontre avec Les Tenaces et les Incandescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Le genre au prisme du féminin (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Écrire l’histoire du cirque, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu en scène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains de cirque, ou la difficulté d’une rencontre entre corps et texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Écrire au cœur du groupe, pratiques d’écriture collaboratives de l’écrivain pour la scène au tournant des 20ème et 21ème siècles, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirque et bricolage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Moreno Harvelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilettantes ou historiens, portraits des premiers auteurs de l’histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vide comme expérience scénique: cirque et réalité virtuelle avec la compagnie Fheel concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de cirque, entre classicisme et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie culturelle en 19**</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le Nouveau cirque a de nouveau : étude de cas du Festival Mondial du Cirque de Demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Arts du cirque sans frontières. Pour une histoire mondiale du cirque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Rennes 2, Feb 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion, réception du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CircoScope 2 : Séminaire de recherche en cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'inspection générale de l'éducation, du sport et de la recherche du Ministère de l'Éducation nationale; Société d'histoire et anthropologie des arts du cirque (Sha2Cirque); RiRRa21 de l'Université de Montpellier Paul-Valéry; Scènes du Monde de l'Université Paris 8, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Geste sur les scènes des XXe et XXIe siècles : entre tradition et innovation théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRITEPS, Paris Sorbonne Nouvelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et écologie dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique des arts nomades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Apr 2024, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGNIS : recherche-création des petites flammes avec Nicolas Fraiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En quoi ce que vous faites est du cirque ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Pensées ouvertes sur la circographie #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maroussia Diaz Verbeke (Troisième Cirque); L’Azimut, Nov 2024, Antony/Chatenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est quoi ton métier ? Chercheuse en cirque&amp;quot;: récit d’une thèse de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Épistémologie Des arts vivants, Entre méthodes transdisciplinaires et Réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois; SOFETH, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les bornes : quelle censure pour le cirque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques de l’excès : Cirque et arts de dépasser les bornes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances actuelles : Le cirque aujourd’hui en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des inspecteurs en charge de l’enseignement de spécialité arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université paul valéry montpellier 3; Lycée Jean Monnet (Académie de Montpellier), May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cirque sous le prisme des corps. Entre censure, canons esthétiques et liberté transgressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censurer les arts. Encadrer les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale des Chartes, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Babar à T’choupi, passages au cirque de nos héros de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageries et imaginaires du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de rouen; Collectif de Chercheur.se.s sur le Cirque, Mar 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Artcena à France culture, portraits et discours des artistes de cirque invités par des grands médias culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix du cirque : Quand le cirque se raconte à la radio, sous forme de podcasts et d’autres récits audio-numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque; Université Grenoble Alpes, Sep 2021, Chalons-en-champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes au Festival mondial du cirque de Demain, les sous-textes dramaturgiques des différentes esthétiques du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vêtements : corps, tissus, fils et espaces dans les arts scéniques et visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts de France, Apr 2021, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du cirque : l’effet institutionnalisant du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Ce que le langage fait à l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale 354, Université Aix-Marseille et FRAC Provence-Alpes-Côte d'Azur., Feb 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières des genres et recherche d’une identité : discours et pratiques chez les artistes de cirque français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà les frontières : Itinérances et identités des populations circassiennes au prisme de leurs représentations, 5ème semaine du Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque, entre marginalité et culture de masse au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et marginalités au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales de la SERD, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mar 2019, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques dans le champ du cirque contemporain en France (2017-2020) : identité(s) artistique(s) d'une génération en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paul Valéry - Montpellier III, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021MON30029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de cirque et de rencontres : le cas de la Verrerie d’Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Léa de Truchis de Varennes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dramaturge - Collectif SismiqueChargée de cours - UT2J</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLÔMES :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT en ARTS DU SPECTACLE (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Discours et pratiques dans le champ du cirque contemporain en France : identité(s) et artistique(s) d’une génération en quête de légitimité »Thèse dirigée par Philippe GoudardSoutenue le 9 décembre 2021Univ. Paul Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAÎTRISE d'ÉTUDES THÉÂTRALES (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Le tragique de la guerre : Nouvelle approche de la représentation de la guerre dans le théâtre contemporain. Le cadavre encerclé et Les ancêtres redoublent de férocité de Kateb Yacine, Le sang des promesses de Wajdi Mouawad, Bintou et La mélancolie des barbares de Koffi Kwahulé »Mémoire dirigé par Hélène KuntzUniv. Sorbonne Nouvelle Paris 3 & University of Ottawa (Canada)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LICENCES : LETTRES MODERNES et COMMUNICATION ET ARTS DU SPECTACLE (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Toulouse Jean JaurèsEquivalence avec les Cours Préparatoires aux Grandes Ecoles (Hypokhâgne/Khâgne) du Lycée Saint Sernin, option théâtre.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHARGES DE COURS:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER UNIVERSITE CLERMONT AUVERGNE - LABO CHEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 H, Département Métiers de la culture, parcours Arts du spectacleLICENCE 1 : Histoire du théâtre au 18ème siècle (CM 12h) ; Artistes et société (CM 24h) ; Théories et pratiques des arts (TD 24h) ; méthodologie universitaire appliquée aux arts (TD 38h)LICENCE 3 : Formes scéniques hybrides 18e-19e siècles (TD, 12h)MASTER 1 : Théâtre. Politiques et structures de 1945 à nos jours (CM/TD, 16h) ; séminaire de recherche (TD, 16h)MASTER 2 : Théâtre. Du peuple au citoyen (CM/TD, 16h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du cirque (160h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès, 2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyses de spectacles (48h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1 Arts du Spectacle, Parcours Théâtre et Spectacle Vivant.Univ. Paul Valery Montpellier 3, 2020-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licences Arts du Spectacle, Parcours Danse et Cirque.Univ. Toulouse Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du spectacle vivant (12h) et Current Issues in Performing Arts: Festivals and Cultural Events (EN) (16h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masters Culture et communicationInstitut Denis Diderot, INSEP Dijon, 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aida Copra; Silvia De Min; Agathe Giraud; Clément Scotto di Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste sur les scènes des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.65-76, 2025, e-Theatrum mundi, 9791023139136. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OHHV6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la banalité et de l’intime dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Simili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires du septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la scène. Représentations de la maison et imaginaires domestiques dans la création théâtrale contemporaine (textes et scènes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie sur le fil : particularités du funambulisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire ICiMa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fil à la slackline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque, pp.235-249, 2020, 978-2-908043-30-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes poétiques, entretiens croisés avec Marion Collé et Sandy Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Turbulences : poésie et spectacle vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu en scène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals féministes, rencontre avec Les Tenaces et les Incandescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Le genre au prisme du féminin (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Écrire l’histoire du cirque, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains de cirque, ou la difficulté d’une rencontre entre corps et texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Écrire au cœur du groupe, pratiques d’écriture collaboratives de l’écrivain pour la scène au tournant des 20ème et 21ème siècles, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirque et bricolage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Moreno Harvelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilettantes ou historiens, portraits des premiers auteurs de l’histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vide comme expérience scénique: cirque et réalité virtuelle avec la compagnie Fheel concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de cirque, entre classicisme et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie culturelle en 19**</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le Nouveau cirque a de nouveau : étude de cas du Festival Mondial du Cirque de Demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Arts du cirque sans frontières. Pour une histoire mondiale du cirque de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Rennes 2, Feb 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, diffusion, réception du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CircoScope 2 : Séminaire de recherche en cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'inspection générale de l'éducation, du sport et de la recherche du Ministère de l'Éducation nationale; Société d'histoire et anthropologie des arts du cirque (Sha2Cirque); RiRRa21 de l'Université de Montpellier Paul-Valéry; Scènes du Monde de l'Université Paris 8, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste acrobatique : espace de rencontre entre cirque et théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Geste sur les scènes des XXe et XXIe siècles : entre tradition et innovation théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRITEPS, Paris Sorbonne Nouvelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et écologie dans le cirque contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique des arts nomades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Apr 2024, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGNIS : recherche-création des petites flammes avec Nicolas Fraiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragiles acrobates : mises en jeu des vulnérabilités dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En quoi ce que vous faites est du cirque ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Pensées ouvertes sur la circographie #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maroussia Diaz Verbeke (Troisième Cirque); L’Azimut, Nov 2024, Antony/Chatenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est quoi ton métier ? Chercheuse en cirque&amp;quot;: récit d’une thèse de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Épistémologie Des arts vivants, Entre méthodes transdisciplinaires et Réflexivité sur les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Artois; SOFETH, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les bornes : quelle censure pour le cirque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques de l’excès : Cirque et arts de dépasser les bornes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances actuelles : Le cirque aujourd’hui en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des inspecteurs en charge de l’enseignement de spécialité arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université paul valéry montpellier 3; Lycée Jean Monnet (Académie de Montpellier), May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cirque sous le prisme des corps. Entre censure, canons esthétiques et liberté transgressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censurer les arts. Encadrer les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale des Chartes, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Babar à T’choupi, passages au cirque de nos héros de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imageries et imaginaires du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de rouen; Collectif de Chercheur.se.s sur le Cirque, Mar 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque et ses récits : déconstruire les mythes pour écrire l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Artcena à France culture, portraits et discours des artistes de cirque invités par des grands médias culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix du cirque : Quand le cirque se raconte à la radio, sous forme de podcasts et d’autres récits audio-numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national des arts du cirque; Université Grenoble Alpes, Sep 2021, Chalons-en-champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes au Festival mondial du cirque de Demain, les sous-textes dramaturgiques des différentes esthétiques du cirque actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vêtements : corps, tissus, fils et espaces dans les arts scéniques et visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts de France, Apr 2021, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du cirque : l’effet institutionnalisant du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Ce que le langage fait à l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale 354, Université Aix-Marseille et FRAC Provence-Alpes-Côte d'Azur., Feb 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières des genres et recherche d’une identité : discours et pratiques chez les artistes de cirque français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà les frontières : Itinérances et identités des populations circassiennes au prisme de leurs représentations, 5ème semaine du Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Université Libre de Bruxelles, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cirque, entre marginalité et culture de masse au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et marginalités au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales de la SERD, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en piste, un autre enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mar 2019, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques dans le champ du cirque contemporain en France (2017-2020) : identité(s) artistique(s) d'une génération en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paul Valéry - Montpellier III, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021MON30029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de cirque et de rencontres : le cas de la Verrerie d’Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa de Truchis de Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05155996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OHHV6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997062v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Simili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno Harvelant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05155996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a de Truchis de Varennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OHHV6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997062v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Simili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno Harvelant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>