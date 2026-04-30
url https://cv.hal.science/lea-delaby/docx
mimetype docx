--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -130,133 +130,129 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Léa Delaby est </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">doctorante en Théorie littéraire et littérature comparée</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à l’Universitat de Barcelona. Sa thèse, dirigée par Bernat Padró Nieto, porte sur </w:t>
+        <w:t xml:space="preserve"> à l’Universitat de Barcelona. Sa thèse, dirigée par Bernat Padró Nieto et David Becerra Mayor, porte sur la circulation des littératures prolétariennes de 1917 à 1939, à travers l’étude des revues culturelles et des réseaux intellectuels dans les contextes ibériques, français et hispano-américains.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ses recherches s’inscrivent plus largement dans une réflexion sur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">la circulation et les réseaux des littératures prolétariennes</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">la représentation du travail</w:t>
+        <w:t xml:space="preserve">les représentations du travail</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, notamment dans les récits de migration francophones, ainsi que sur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">la réception des littératures ouvrières féminines</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Ses publications et communications se sont jusqu’à présent centrées sur les œuvres de Luisa Carnés, Ethel Carnie Holdsworth  et Michel Ragon, abordées depuis une perspective comparatiste et auctoriale. Elle est également </w:t>
+        <w:t xml:space="preserve">. Ses publications et communications se sont jusqu’à présent centrées sur les œuvres de Luisa Carnés, Ethel Carnie Holdsworth et Michel Ragon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Elle est également membre de l’Observatoire Européen des Récits du Travail (OBERT) et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">corédactrice</w:t>
+        <w:t xml:space="preserve">rédactrice</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du carnet de recherche Hypothèses </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Littératures du travail. Enjeux et perspectives comparatistes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En 2024, elle a bénéficié d’une </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">bourse d’initiation à la recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> au sein de l’Institut de Langue, Littérature et Anthropologie du CSIC (Consejo Superior de Investigaciones Científicas, Madrid), où elle s’est formée à l’édition critique et l’étude du lexique agricole dans des manuscrits des XVIᵉ et XVIIᵉ siècles.</w:t>
+        <w:t xml:space="preserve"> au sein de l’Institut de Langue, Littérature et Anthropologie du CSIC (Consejo Superior de Investigaciones Científicas, Madrid), où elle s’est formée à l’édition critique et à l’étude du lexique agricole dans des manuscrits des XVIᵉ et XVIIᵉ siècles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -354,193 +350,262 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escribir Mauthausen desde la militancia: La rondalla de Mauthausen de Luis García Manzano</w:t>
+                <w:t xml:space="preserve">« D'un bord de la vie à l'autre » : pour une poétique de l'entre-deux dans la jeune production romanesque de Michel Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Congreso Internacional de Jóvenes Investigadores en Literatura «Continuidades, intersecciones y desvíos: nuevas perspectivas en la investigación literaria»</w:t>
+              <w:t xml:space="preserve">Michel Ragon écrivain, entre culture populaire et érudition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Unversidad del País Vasco/Euskal Herriko Unibertsitatea, Sep 2023, Vitoria-Gasteiz, España</w:t>
+              <w:t xml:space="preserve">, Université de Lille, Mar 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384286v1</w:t>
+                <w:t xml:space="preserve">hal-05588568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Escribir Mauthausen desde la militancia: La rondalla de Mauthausen de Luis García Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Congreso Internacional de Jóvenes Investigadores en Literatura «Continuidades, intersecciones y desvíos: nuevas perspectivas en la investigación literaria»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unversidad del País Vasco/Euskal Herriko Unibertsitatea, Sep 2023, Vitoria-Gasteiz, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Ragon et la littérature prolétarienne : réflexions autour d'un corpus des années 1960 à 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Ragon entre art et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de l'Histoire vivante, Oct 2022, Montreuil - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -550,116 +615,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Autorías obreras, autorías imposibles?: acerca de la recepción crítica de Luisa Carnés y Ethel Carnie Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lindsey McLean Melchor; Ana María Crespo Gómez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literaturas feministas en diálogo: hacia un espacio de encuentro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dykinson, pp.223-236, 2025, 9791370068042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -727,51 +792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A468813"/>
+    <w:nsid w:val="07C94A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -958,51 +1023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-delaby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7012-0998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://littetravail.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delaby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-delaby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7012-0998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://littetravail.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delaby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>