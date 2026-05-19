--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,991 +234,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning curves of novice residents on cataract surgery simulator: the E3CAPS pedagogic study</w:t>
+                <w:t xml:space="preserve">Precise genome editing underlines the distinct contributions of mutations in ERG11 , ERG3 , MRR1 , and TAC1 genes to antifungal resistance in Candida parapsilosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Ducloyer</w:t>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Poinas</w:t>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lejus-Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-024-06064-z⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00022-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719565v1</w:t>
+                <w:t xml:space="preserve">hal-04879909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Concerns About the Safety of Cataract Surgery During Residency: The E3CAPS Pedagogic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning curves of novice residents on cataract surgery simulator: the E3CAPS pedagogic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Ducloyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ivan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lejus-Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40123-023-00774-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-024-06064-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192130v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based cost-effectiveness estimates of testing strategies for diagnosing hepatitis C virus infection in Central and Western Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Educational Concerns About the Safety of Cataract Surgery During Residency: The E3CAPS Pedagogic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Ducloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Poinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Njouom</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coumba Touré Kane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas d'Aquin Toni</w:t>
+                <w:t xml:space="preserve">Catherine Ivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238035⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.2801-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40123-023-00774-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941458v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based cost-effectiveness estimates of testing strategies for diagnosing hepatitis C virus infection in people who use injecting drugs in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Antimicrobial Resistance and Infectious Diseases in a Hospitalised Migrant Population in Paris, France, a Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stabler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Thomas-d'Aquin</w:t>
+                <w:t xml:space="preserve">Marie-Aude Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Drug Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugpo.2019.102613⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2022.1604792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543434v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrique sub-saharienne et hépatite C : défis et perspectives de la mise en œuvre opérationnelle d’outils diagnostiques innovants</w:t>
+                <w:t xml:space="preserve">Model-based cost-effectiveness estimates of testing strategies for diagnosing hepatitis C virus infection in Central and Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coumba Touré Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas d'Aquin Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jgem.185.0315⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0238035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017149v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research gaps in viral hepatitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based cost-effectiveness estimates of testing strategies for diagnosing hepatitis C virus infection in people who use injecting drugs in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Coumba Toure Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Thomas-d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.25054⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Drug Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.102613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugpo.2019.102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297926v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative technologies for point-of-care testing of viral hepatitis in low-resource and decentralized settings</w:t>
+                <w:t xml:space="preserve">Afrique sub-saharienne et hépatite C : défis et perspectives de la mise en œuvre opérationnelle d’outils diagnostiques innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Lacombe</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvh.12827⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5-6), pp.315-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.185.0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651784v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCV Ag quantification as a one-step procedure in diagnosing chronic hepatitis C infection in Cameroon: the ANRS 12336 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research gaps in viral hepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.e25054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jia2.25054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative technologies for point-of-care testing of viral hepatitis in low-resource and decentralized settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.12827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HCV Ag quantification as a one-step procedure in diagnosing chronic hepatitis C infection in Cameroon: the ANRS 12336 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lissock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gishlaine Flore Tamko-Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, pp.21446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7448/IAS.20.1.21446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge de l'hépatite C dans les pays à ressources limitées en santé : quels outils et quelles stratégies diagnostiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. Sorbonne Université, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019SORUS198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03139886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1365,51 +1736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ducloyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poinas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-06064-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ivan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-023-00774-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Tour&#233; Kane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Toni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Coumba Toure Kane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Thomas-d'Aquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2019.102613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.185.0315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01536669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lissock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gishlaine Flore Tamko-Mella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rallier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.20.1.21446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ducloyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-06064-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ivan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-023-00774-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stabler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Piot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Valin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Tour&#233; Kane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Toni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Coumba Toure Kane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Thomas-d'Aquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2019.102613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.185.0315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01536669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lissock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gishlaine Flore Tamko-Mella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.20.1.21446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03139886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>