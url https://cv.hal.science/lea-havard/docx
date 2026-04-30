--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1171,234 +1171,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard postcolonial sur la construction du peuple calédonien : une décolonisation équivoque</w:t>
+                <w:t xml:space="preserve">La Nouvelle-Calédonie : une place singulière dans la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistémologies et méthodologies [juridiques] en perspectives postcoloniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">La réforme constitutionnelle et collectivités d’outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assemblée nationale, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827994v1</w:t>
+                <w:t xml:space="preserve">hal-03828005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nouvelle-Calédonie : une place singulière dans la République</w:t>
+                <w:t xml:space="preserve">L’apport des travaux sur le pluralisme juridique en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réforme constitutionnelle et collectivités d’outre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assemblée nationale, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Crise et pluralisme juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828005v1</w:t>
+                <w:t xml:space="preserve">hal-03828000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des travaux sur le pluralisme juridique en droit français</w:t>
+                <w:t xml:space="preserve">Regard postcolonial sur la construction du peuple calédonien : une décolonisation équivoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise et pluralisme juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Epistémologies et méthodologies [juridiques] en perspectives postcoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828000v1</w:t>
+                <w:t xml:space="preserve">hal-03827994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1946,151 +1946,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de peuple calédonien n’existe pas sur le plan juridique. Le point de vue de Léa Havard</w:t>
+                <w:t xml:space="preserve">Décolonisation, corps électoral, citoyenneté… En Nouvelle-Calédonie, un avenir &amp;quot;à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04467151v1</w:t>
+                <w:t xml:space="preserve">halshs-04467150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décolonisation, corps électoral, citoyenneté… En Nouvelle-Calédonie, un avenir &amp;quot;à construire</w:t>
+                <w:t xml:space="preserve">La notion de peuple calédonien n’existe pas sur le plan juridique. Le point de vue de Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04467150v1</w:t>
+                <w:t xml:space="preserve">halshs-04467151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;non&amp;quot; à l’indépendance en Nouvelle Calédonie</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF294E74"/>
+    <w:nsid w:val="94362A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9359-4734" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156524031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01713497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Havard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qt3xej3rp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nnqa4ecjh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9359-4734" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156524031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01713497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Havard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qt3xej3rp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nnqa4ecjh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>