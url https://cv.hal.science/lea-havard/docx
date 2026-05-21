--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -895,234 +895,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Calédonie : une révision constitutionnelle indispensable ?</w:t>
+                <w:t xml:space="preserve">Nouvelle-Calédonie : une décolonisation achevée, une revendication indépendantiste persistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Outre-mer dans la Constitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'AJDOM / Délégation sénatoriale aux Outre-mer, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Nations, nationalismes et mondialisation : adaptations, mutations et permanences. Perspectives nord-américaines et européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827990v1</w:t>
+                <w:t xml:space="preserve">hal-03827992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Calédonie : une décolonisation achevée, une revendication indépendantiste persistante</w:t>
+                <w:t xml:space="preserve">Nouvelle-Calédonie : quels enjeux suite au 3e référendum d’autodétermination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nations, nationalismes et mondialisation : adaptations, mutations et permanences. Perspectives nord-américaines et européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Rendez-vous du CERCCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERCCLE / Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827992v1</w:t>
+                <w:t xml:space="preserve">hal-03827991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle-Calédonie : quels enjeux suite au 3e référendum d’autodétermination ?</w:t>
+                <w:t xml:space="preserve">Nouvelle-Calédonie : une révision constitutionnelle indispensable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rendez-vous du CERCCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERCCLE / Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Outre-mer dans la Constitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'AJDOM / Délégation sénatoriale aux Outre-mer, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827991v1</w:t>
+                <w:t xml:space="preserve">hal-03827990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité dans le Pacifique Sud ou l’affirmation du &amp;quot;cinquième continent</w:t>
               </w:r>
@@ -1171,234 +1171,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nouvelle-Calédonie : une place singulière dans la République</w:t>
+                <w:t xml:space="preserve">Regard postcolonial sur la construction du peuple calédonien : une décolonisation équivoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réforme constitutionnelle et collectivités d’outre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assemblée nationale, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Epistémologies et méthodologies [juridiques] en perspectives postcoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828005v1</w:t>
+                <w:t xml:space="preserve">hal-03827994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des travaux sur le pluralisme juridique en droit français</w:t>
+                <w:t xml:space="preserve">La Nouvelle-Calédonie : une place singulière dans la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise et pluralisme juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La réforme constitutionnelle et collectivités d’outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assemblée nationale, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828000v1</w:t>
+                <w:t xml:space="preserve">hal-03828005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard postcolonial sur la construction du peuple calédonien : une décolonisation équivoque</w:t>
+                <w:t xml:space="preserve">L’apport des travaux sur le pluralisme juridique en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistémologies et méthodologies [juridiques] en perspectives postcoloniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Crise et pluralisme juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827994v1</w:t>
+                <w:t xml:space="preserve">hal-03828000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1410,165 +1410,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congrès de la Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Loi du pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier-Bruylant, A paraître, Etudes parlementaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827989v1</w:t>
+                <w:t xml:space="preserve">hal-03827988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi du pays</w:t>
+                <w:t xml:space="preserve">Congrès de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier-Bruylant, A paraître, Etudes parlementaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827988v1</w:t>
+                <w:t xml:space="preserve">hal-03827989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Noumea Accord and the status of New Caledonia</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94362A78"/>
+    <w:nsid w:val="E72A6145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9359-4734" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156524031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01713497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Havard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qt3xej3rp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nnqa4ecjh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-havard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9359-4734" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156524031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01713497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Havard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qt3xej3rp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nnqa4ecjh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>