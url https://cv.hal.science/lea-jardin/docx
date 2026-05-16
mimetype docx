--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -266,465 +266,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décision 25 : Opinions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Fernandez; Thibaut Fleury Graff; Alexis Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions du droit de l’asile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 200-207, P.U.F, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision 14 : Réexamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Fernandez; Thibaut Fleury Graff; Alexis Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions du droit de l’asile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 118-124, P.U.F, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décision 27 : Unité de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julian Fernandez; Thibaut Fleury Graff; Alexis Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions du droit de l’asile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.U.F, p. 216-223, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorité et violences sexuelles en contexte de conflit armé : quelle appréciation par le juge de l’asile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Taxil; Isabelle Fouchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences sexuelles et enfance en guerre - Actes du 4e Colloque de la Chaire Mukwege</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, p. 485-502, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision 4 : Représentation légale du mineur non accompagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julian Fernandez; Thibaut Fleury Graff; Alexis Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions du droit de l’asile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.U.F, p. 45-52, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision 39 : Naturalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julian Fernandez; Thibaut Fleury Graff; Alexis Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions du droit de l’asile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 310-315, P.U.F, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457775v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05457752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1239,648 +1239,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour la demande d'asile des mineurs non accompagnés à l’heure du nouveau Pacte asile et migration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de pratique et de droit de l'asile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé-liberté : les conditions de la poursuite de l'accueil provisoire d'urgence au bénéfice du mineur non accompagné débouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parution des décrets d’application de la loi Taquet pour les mineurs non accompagnés : la technicité avant les droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p. 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi immigration : qu’en est-il des enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Référé-liberté : les conditions de la poursuite de l'accueil provisoire d'urgence au bénéfice du mineur non accompagné débouté</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, p. 160</w:t>
+              <w:t xml:space="preserve">, 2024, p. 329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actualité de la protection de l’enfance</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regroupement familial du mineur non accompagné devenu majeur : une interprétation judicieuse de la CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, p. 329</w:t>
+              <w:t xml:space="preserve">, 2024, p. 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regroupement familial du mineur non accompagné devenu majeur : une interprétation judicieuse de la CJUE</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Examens radiologiques osseux : des précisions sur l’octroi du bénéfice du doute »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, p. 168</w:t>
+              <w:t xml:space="preserve">, 2024, p. 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, p. 44</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice de l’Union européenne et l’intérêt supérieur de l’enfant migrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du Droit des Jeunes [Belgique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 421, pp.16-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rapatriement des enfants français en Syrie au prisme des droits humains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04430007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension « Noémie PATE, Minorité en errance, Rennes : Presses Universitaires de Rennes, 2023 »</w:t>
               </w:r>
@@ -2444,717 +2444,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’effectivité du droit d’asile pour protéger les enfants victimes de violences sexuelles en contexte de conflit armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Congrès de la Chaire internationale Mukwege « Violences sexuelles et enfance en guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Jun 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écologie : les enfants en première ligne – La reconnaissance progressive du droit de l’enfant à un environnement sain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Enfance et familles du C3RD; ENPJJ, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Jun 2024, Angers, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protégés mais toujours nomades ? Les parcours résidentiels contraints des mineurs non accompagnés en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e séance du séminaire de recherche « Logement, familles et protection de l’enfance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONPE; IERDJ, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ONPE; IERDJ, May 2024, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités, accès aux droits et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de valorisation de la recherche « Protection de l’enfance et éducation au numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENPJJ, Jan 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ENPJJ, Jan 2024, Roubaix, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue international et européen : la mobilisation des enfants et des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « 35 ans de la Convention internationale relative aux droits de l’enfant : Quels défis pour demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENPJJ, Nov 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ENPJJ, Nov 2024, Roubaix, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des liens familiaux lors de l’accueil des mineurs non accompagnés en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Enfants et séparations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association HESTIA, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association HESTIA, Apr 2023, Lille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapatriement des enfants français de Syrie : la condamnation de la France par la CEDH (GC, H.F. et autres c. France, 14 septembre 2022, req. 24384/19 et n° 44234/20)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Enfance et familles du C3RD, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de seuils d’âge lors de la prise en charge des mineurs non accompagnés en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L’âge en droit des personnes, de la famille et de l’enfance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Enfance et familles du C3RD, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Enfance et familles du C3RD, Jan 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources du maintien en zone d’attente des mineurs non accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque Jeunes chercheurs et Jeunes chercheuses sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon-Sorbonne; Université de Caen, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de dépôt de la demande d’asile des mineurs non accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence « Le mineur et les autorités de l’asile »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des hautes études internationales de l'Université Paris Panthéon-Assas; Centre de recherches juridiques de Paris 8, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des mineures contre les mutilations génitales féminines par le droit de l’asile</w:t>
               </w:r>
@@ -3790,151 +3790,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note d’actualité : Le Comité des droits de l’enfant et ses premières communications : vers une mise en œuvre pratique de la Convention de New York au bénéfice des enfants étrangers (1/2) ; Site internet du Centre Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Note d’actualité : Le Comité des droits de l’enfant et ses premières communications : vers une mise en œuvre pratique de la Convention de New York au bénéfice des enfants étrangers (2/2) ; Site internet du Centre Thucydide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457839v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05457845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4010,51 +4010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55EA44CA"/>
+    <w:nsid w:val="DB2F8093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-jardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallevaey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04430112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-jardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04430075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04429899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallevaey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04430112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>