--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (124)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,8439 +330,8447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t>
+                <w:t xml:space="preserve">Do active stables affect the response to novelty and attitude towards humans in horses? A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotine Jardat</w:t>
+                <w:t xml:space="preserve">E. Jastrzębska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">A. Pawłowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">V. Čoudková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+                <w:t xml:space="preserve">A. Baštýřová Brutovská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279443v2</w:t>
+                <w:t xml:space="preserve">hal-05612043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do domestic chickens perceive humans—and why does it matter?</w:t>
+                <w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00439339.2025.2597741⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492609v1</w:t>
+                <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do domestic chickens perceive humans—and why does it matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 82 (1), pp.3-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00439339.2025.2597741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05214535v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in Japanese quail (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shelter use in horses: Time spent indoors and factors of variation – Results from a one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Seressia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 292, pp.106750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106750⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 290, pp.106699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247104v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New locomotor indicators of emotions in sport horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pycik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noémie Hennes</w:t>
+                <w:t xml:space="preserve">Anais Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.441-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442220v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor welfare indicators may be associated with performance limitations in racehorses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Hennes</w:t>
+                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duluard</w:t>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bourguignon</w:t>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 290, pp.106697. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190243v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens perceive humans as social buffers and may follow human-given cues: A pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Calesse</w:t>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Dumontier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Marie Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105203⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.106750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104838v1</w:t>
+                <w:t xml:space="preserve">hal-05247104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning models to decode emotional states in horses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-95853-7⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067892v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of facial expressions and behaviours of horses in response to positive and negative emotional anticipation using network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kate Lewis</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319315⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 296, pp.106901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094889v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of ewes and lambs in response to human emotional odours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using deep learning models to decode emotional states in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Brimaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misbah Razzaq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.45234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29186-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.13154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-95853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385921v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the association between stress-related hormonal changes, behaviours and facial movements after an interval training exercise in French Standardbred</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bourguignon</w:t>
+                <w:t xml:space="preserve">Chickens perceive humans as social buffers and may follow human-given cues: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (7), pp.105203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05489728v1</w:t>
+                <w:t xml:space="preserve">hal-05104838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelter use in horses: Time spent indoors and factors of variation – Results from a one-year longitudinal study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106699⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.17689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190259v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+                <w:t xml:space="preserve">Poor welfare indicators may be associated with performance limitations in racehorses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.106697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273345v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterisation of facial expressions and behaviours of horses in response to positive and negative emotional anticipation using network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0319315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100767v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New locomotor indicators of emotions in sport horses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of ewes and lambs in response to human emotional odours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Boichot</w:t>
+                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Ascione</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dylan Brimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16180⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.45234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29186-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191732v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviours exhibited during training predict physical tiredness in harness trotter horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Exploring the association between stress-related hormonal changes, behaviours and facial movements after an interval training exercise in French Standardbred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lorcet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106245⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0328430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667798v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548377v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.105081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Behaviours exhibited during training predict physical tiredness in harness trotter horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563296v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cornilleau</w:t>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jardat</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840794v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Useful Are Existing Protocols in the Quick Assessment of the Welfare of Semi-Feral Horses? Pilot Study on Konik Polski Horses Living in the Forest Sanctuary</w:t>
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Siemieniuch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani14010008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667737v1</w:t>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field approach to observing changes in behavioural welfare indicators over 2 years in stabled horses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101120⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667802v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) discriminate human emotional odors?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Amichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Mousqué</w:t>
+                <w:t xml:space="preserve">F. Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Patris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">P. Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-024-01895-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667540v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage, freedom of movement, and social interactions remain essential fundamentals for the welfare of high-level sport horses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Useful Are Existing Protocols in the Quick Assessment of the Welfare of Semi-Feral Horses? Pilot Study on Konik Polski Horses Living in the Forest Sanctuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Bret-Morel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Siemieniuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1504116⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837219v1</w:t>
+                <w:t xml:space="preserve">hal-04667737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A field approach to observing changes in behavioural welfare indicators over 2 years in stabled horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.101120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667773v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Do sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) discriminate human emotional odors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Mousqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-024-01895-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Forage, freedom of movement, and social interactions remain essential fundamentals for the welfare of high-level sport horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Bret-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1504116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1504116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677329v1</w:t>
+                <w:t xml:space="preserve">hal-04837219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011829v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213124v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives horse success at following human-given cues? An investigation of handler familiarity and living conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmi Alander</w:t>
+                <w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.1283-1294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01775-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300609v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
+                <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barriere</w:t>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (2), pp.214-221. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744960v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality of equids: Donkeys and draught horses behave differently in fear and tactile sensitivity tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106113⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.1733-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524652v1</w:t>
+                <w:t xml:space="preserve">hal-04213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic signature related to poor welfare of sport horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What drives horse success at following human-given cues? An investigation of handler familiarity and living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foury</w:t>
+                <w:t xml:space="preserve">Veera Riihonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ruet</w:t>
+                <w:t xml:space="preserve">Alisa Viitanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lansade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmi Alander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpnec.2023.100201⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01775-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192779v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of reindeer (Rangifer tarandus tarandus) response to human-given cues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+                <w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ollila</w:t>
+                <w:t xml:space="preserve">Celine Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virpi Lummaa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000353⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (2), pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300666v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are domesticated animals dumber than their wild relatives? A comprehensive review on the domestication effects on animal cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 154, pp.105407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captive Blue-and-yellow macaws (Ara ararauna) show facial indicators of positive affect when reunited with their caregiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Personality of equids: Donkeys and draught horses behave differently in fear and tactile sensitivity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coralie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2023.104833⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.106113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168459v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses cross-modally recognize women and men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of reindeer (Rangifer tarandus tarandus) response to human-given cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virpi Lummaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gouyet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Seltmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.3864. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137 (4), pp.223-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30830-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/com0000353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069771v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment improves cognitive flexibility in rainbow trout in a visual discrimination task: first insights</w:t>
+                <w:t xml:space="preserve">Transcriptomic signature related to poor welfare of sport horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
+                <w:t xml:space="preserve">A. Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lafond</w:t>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1184296⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpnec.2023.100201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129091v1</w:t>
+                <w:t xml:space="preserve">hal-04192779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Captive Blue-and-yellow macaws (Ara ararauna) show facial indicators of positive affect when reunited with their caregiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.104833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2023.104833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185480v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Horses cross-modally recognize women and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rachel Degrande</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30830-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03751952v1</w:t>
+                <w:t xml:space="preserve">hal-04069771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment improves cognitive flexibility in rainbow trout in a visual discrimination task: first insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1184296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03626271v1</w:t>
+                <w:t xml:space="preserve">hal-04129091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaned horses, especially females, still prefer their dam after five months of separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100636⟩</w:t>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839676v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple handlers, several owner changes and short relationship lengths affect horses’ responses to novel object tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonja Koski</w:t>
+                <w:t xml:space="preserve">Human-controlled reproductive experience may contribute to incestuous behavior observed in reintroduced semi-feral stallions (Equus caballus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jaworska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Siemieniuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105709⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757036v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic brushes induce positive emotions and foster positive social interactions in group-housed horses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Female horses are more socially dependent than geldings kept in riding clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Jastrzębska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Drewka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Nadolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 246, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105538⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 254, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744235v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effects of horse grazing alone or with cattle on horse parasitism and vegetation use in a mesophile pasture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12564⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663805v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768888v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition and the human–animal relationship: a review of the sociocognitive skills of domestic mammals toward humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Weaned horses, especially females, still prefer their dam after five months of separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-021-01557-6⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03361795v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female horses are more socially dependent than geldings kept in riding clubs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Becker</w:t>
+                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105714⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756945v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753546v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparing the effects of horse grazing alone or with cattle on horse parasitism and vegetation use in a mesophile pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (3), pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216008v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-controlled reproductive experience may contribute to incestuous behavior observed in reintroduced semi-feral stallions (Equus caballus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic brushes induce positive emotions and foster positive social interactions in group-housed horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.12.018⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744140v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Multiple handlers, several owner changes and short relationship lengths affect horses’ responses to novel object tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Viitanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veera Riihonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmi Alander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Koski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 254, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627159v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognition and the human–animal relationship: a review of the sociocognitive skills of domestic mammals toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.369-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-021-01557-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03369464v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed concentrate palatability in welsh ponies: Acceptance and preference of flavors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103619⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364106v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses with sustained attention follow the pointing of a human who knows where food is hidden</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95727-8⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.292-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364078v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
+                <w:t xml:space="preserve">Personality in young horses and ponies evaluated during breeding shows: phenotypic link with jumping competition results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Danvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jveb.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133130v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality in young horses and ponies evaluated during breeding shows: phenotypic link with jumping competition results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Horses with sustained attention follow the pointing of a human who knows where food is hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jveb.2020.09.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.16184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95727-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155382v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses are sensitive to baby talk: pet-directed speech facilitates communication with humans in a pointing task and during grooming</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed concentrate palatability in welsh ponies: Acceptance and preference of flavors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gorosurreta</w:t>
+                <w:t xml:space="preserve">Hajer Khelil-Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-021-01487-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.103619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364095v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Horses are sensitive to baby talk: pet-directed speech facilitates communication with humans in a pointing task and during grooming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gorosurreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.999-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-021-01487-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076442v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handler familiarity helps to improve working performance during novel situations in semi-captive Asian elephants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin W. Seltmann</w:t>
+                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherine Feillet</w:t>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Kyaw Nyein</w:t>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15480. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95048-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364098v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill covering and nape feather ruffling as indicators of calm states in the Sulphur-crested cockatoo (Cacatua galerita)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Handler familiarity helps to improve working performance during novel situations in semi-captive Asian elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Beraud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennie Crawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin W. Seltmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherine Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kyaw Nyein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104188⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95048-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151161v1</w:t>
+                <w:t xml:space="preserve">hal-03364098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses Could Perceive Riding Differently Depending on the Way They Express Poor Welfare in the Stable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103206⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987164v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unwilling or willing but unable: can horses interpret human actions as goal directed?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Human face recognition in horses: data in favor of a holistic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.575808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01396-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993355v1</w:t>
+                <w:t xml:space="preserve">hal-03151453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-breed diversity and temporal dynamics of the faecal microbiota in healthy horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Massacci</w:t>
+                <w:t xml:space="preserve">Horses Solve Visible but Not Invisible Displacement Tasks in an Object Permanence Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Clark</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Anna Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Costa</w:t>
+                <w:t xml:space="preserve">Manon Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137 (1), pp.103-120. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.562989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624117v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
@@ -8794,17408 +8802,17659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses Solve Visible but Not Invisible Displacement Tasks in an Object Permanence Paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miléna Trösch</w:t>
+                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Flamand</w:t>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chasles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.562989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993349v1</w:t>
+                <w:t xml:space="preserve">hal-03197220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+                <w:t xml:space="preserve">Bill covering and nape feather ruffling as indicators of calm states in the Sulphur-crested cockatoo (Cacatua galerita)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197220v1</w:t>
+                <w:t xml:space="preserve">hal-03151161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human face recognition in horses: data in favor of a holistic process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horses Could Perceive Riding Differently Depending on the Way They Express Poor Welfare in the Stable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.575808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.103206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151453v1</w:t>
+                <w:t xml:space="preserve">hal-02987164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female horses spontaneously identify a photograph of their keeper, last seen six months previously</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unwilling or willing but unable: can horses interpret human actions as goal directed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62940-w⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.1035-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01396-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550414v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacatoès : l’expression par la plume</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-breed diversity and temporal dynamics of the faecal microbiota in healthy horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (1), pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171510v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Female horses spontaneously identify a photograph of their keeper, last seen six months previously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105027⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6302), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62940-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536907v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses feel emotions when they watch positive and negative horse–human interactions in a video and transpose what they saw to real life</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cacatoès : l’expression par la plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01369-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03038684v1</w:t>
+                <w:t xml:space="preserve">hal-04171510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623162v1</w:t>
+                <w:t xml:space="preserve">hal-03536907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing horses in individual boxes is a challenge with regard to welfare</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Horses feel emotions when they watch positive and negative horse–human interactions in a video and transpose what they saw to real life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cuzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.643 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01369-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani9090621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623360v1</w:t>
+                <w:t xml:space="preserve">hal-03038684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Housing horses in individual boxes is a challenge with regard to welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani9090621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629384v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses Categorize Human Emotions Cross-Modally Based on Facial Expression and Non-Verbal Vocalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Trösch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cuzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani9110862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse's emotional state and rider safety during grooming practices, a field study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2019.04.017⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624790v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses prefer to solicit a person who previously observed a food-hiding process to access this food: A possible indication of attentional state attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Trösch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monamie Ringhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.103906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender essential oil decreases stress response of horses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horse's emotional state and rider safety during grooming practices, a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0681-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.43 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001292v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Bonneau</w:t>
+                <w:t xml:space="preserve">Lavender essential oil decreases stress response of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poutaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32993-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0681-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897092v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial display and blushing: Means of visual communication in blue-and-yellow macaws (Ara Ararauna)?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201762⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621414v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Facial display and blushing: Means of visual communication in blue-and-yellow macaws (Ara Ararauna)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623405v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.06.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32993-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620929v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional state and personality influence cognitive flexibility in horses (Equus caballus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132 (2), pp.130-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/com0000091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 157, pp.470-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621765v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditioned reinforcer did not help to maintain an operant conditioning in the absence of a primary reinforcer in horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 146, pp.61-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2017.11.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621915v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A conditioned reinforcer did not help to maintain an operant conditioning in the absence of a primary reinforcer in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170783⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.61-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2017.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594548v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intérêt d'une bonne pratique au pansage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, 7 p</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Avril, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629323v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and predisposition to form habit behaviours during instrumental conditioning in horses (Equus caballus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171010⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602654v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of weaning methods on gut microbiota composition and horse physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578843v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pâturage mixte bovins-équins: de nouvelles données comportementales à la disposition des éleveurs et des détenteurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of weaning methods on gut microbiota composition and horse physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kittelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622447v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pansage : un acte pas si anodin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Personality and predisposition to form habit behaviours during instrumental conditioning in horses (Equus caballus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain R. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Balle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Polli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603294v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt d'une bonne pratique au pansage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le pâturage mixte bovins-équins: de nouvelles données comportementales à la disposition des éleveurs et des détenteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Avril, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604795v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation de la personnalité du cheval FM par des tests standardisés : étude préliminaire au projet de phénotypage visant à identifier des gènes de tempérament</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pansage : un acte pas si anodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroscope Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32, pp.50-51</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Avril, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409336v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of personality tests to use in the field, stable over time and across situations, and linked to horses' show jumping performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.43-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel tempérament pour quelle discipline ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appréciation de la personnalité du cheval FM par des tests standardisés : étude préliminaire au projet de phénotypage visant à identifier des gènes de tempérament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briefer-Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Décembre, 3 p</w:t>
+              <w:t xml:space="preserve">Agroscope Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630064v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'enrichissement de l'environnement des chevaux peut modifier leur comportement, leurs capacités d'apprentissage et l'expression des gènes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quel tempérament pour quelle discipline ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Août 2015, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2015, Décembre, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629465v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scemana de Gialluly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mai 2014, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130493v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment l'enrichissement de l'environnement des chevaux peut modifier leur comportement, leurs capacités d'apprentissage et l'expression des gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Mai 2014, pp.1-10</w:t>
+              <w:t xml:space="preserve">, 2014, Août 2015, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01129936v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of long-term memory, resistance to extinction, and influence of temperament during two instrumental tasks in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve W. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0648-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01129745v1</w:t>
+                <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t>
+                <w:t xml:space="preserve">Characterization of long-term memory, resistance to extinction, and influence of temperament during two instrumental tasks in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062324⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), pp.1001-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0648-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129726v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: A study on Pavlovian to instrumental transfer in horses (Equus caballus)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.1-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129735v1</w:t>
+                <w:t xml:space="preserve">hal-01129726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: A study on Pavlovian to instrumental transfer in horses (Equus caballus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.09.026⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01129789v1</w:t>
+                <w:t xml:space="preserve">hal-01129735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (6), pp.1233-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129731v1</w:t>
+                <w:t xml:space="preserve">hal-01129789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few days of social separation affects yearling horses’ response to emotional reactivity tests enhances learning performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard-Derivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250, pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.06.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129649v1</w:t>
+                <w:t xml:space="preserve">hal-01129731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ethological animal model of depression? A study on horses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A few days of social separation affects yearling horses’ response to emotional reactivity tests enhances learning performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (1), pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01020448v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethologie, résultats d'une étude menée par l'IFCE à l'INRA : l'enrichissement du milieu de vie permet d'améliorer le bien-être des chevaux, de diminuer leur émotivité et d'augmenter la sécurité des soigneurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Towards an ethological animal model of depression? A study on horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e39280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662678v1</w:t>
+                <w:t xml:space="preserve">hal-01020448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses' learning performances are under the influence of several temperamental dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ethologie, résultats d'une étude menée par l'IFCE à l'INRA : l'enrichissement du milieu de vie permet d'améliorer le bien-être des chevaux, de diminuer leur émotivité et d'augmenter la sécurité des soigneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faustine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, Hiver, pp.61-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129413v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubrique éthologie : à la recherche de périodes propices pour éduquer son cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Horses' learning performances are under the influence of several temperamental dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 125 (1-2), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656114v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethologie : Tempérament des étalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity to isolation and association with conspecifics: A temperament trait stable across time and situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Rubrique éthologie : à la recherche de périodes propices pour éduquer son cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (Hiver), p:58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661814v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity to humans: A temperament trait of horses which is stable across time and situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reactivity to isolation and association with conspecifics: A temperament trait stable across time and situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 114 (3-4), pp.492-508. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 109 (2-4), pp.355-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.04.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02656837v1</w:t>
+                <w:t xml:space="preserve">hal-02661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory sensitivities: Components of a horse's temperament dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bilan des acquis et du comportement pour le cheval de loisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (Printemps), pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667501v1</w:t>
+                <w:t xml:space="preserve">hal-02654597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des acquis et du comportement pour le cheval de loisir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reactivity to humans: A temperament trait of horses which is stable across time and situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 114 (3-4), pp.492-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654597v1</w:t>
+                <w:t xml:space="preserve">hal-02656837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fearfulness in horses: A temperament trait stable across time and situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sensory sensitivities: Components of a horse's temperament dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 115 (3-4), pp.182-200. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 114 (3-4), pp.534-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.06.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02669204v1</w:t>
+                <w:t xml:space="preserve">hal-02667501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament du cheval. Programme de recherche Haras nationaux/INRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fearfulness in horses: A temperament trait stable across time and situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Technique du Cheval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115 (3-4), pp.182-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655840v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperament in preweanling horses: Development of reactions to humans and novelty, and startle responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le tempérament du cheval. Programme de recherche Haras nationaux/INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Technique du Cheval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.59-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657556v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur le comportement à l'honneur à l'EAAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temperament in preweanling horses: Development of reactions to humans and novelty, and startle responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (5), pp.501-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654998v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réaliser concrètement les tests de tempérament sur le terrain : programme de recherche INRA - Haras nationaux 2006-2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les recherches sur le comportement à l'honneur à l'EAAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57, Hiver, p:72</w:t>
+              <w:t xml:space="preserve">, 2007, 61, p:49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653477v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éthologie : quoi de neuf pour 2006?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, Eté, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de recherche Haras Nationaux/INRA sur le tempérament du cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment réaliser concrètement les tests de tempérament sur le terrain : programme de recherche INRA - Haras nationaux 2006-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57, Hiver, pp.70-71</w:t>
+              <w:t xml:space="preserve">, 2006, 57, Hiver, p:72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653335v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of neonatal handling on subsequent manageability, reactivity and learning ability of foals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Programme de recherche Haras Nationaux/INRA sur le tempérament du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, Hiver, pp.70-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669273v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of handling at weaning on manageability and reactivity of foals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of neonatal handling on subsequent manageability, reactivity and learning ability of foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92, pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2004.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of handling at weaning on manageability and reactivity of foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 87 (1-2), pp.131-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2003.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (99)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Happy Athlete, Quand performance et bien-être sont compatibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Invitée, Forum Santé Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501544v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying horses' facial expressions in emotional anticipation through network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Happy Athlete, Quand performance et bien-être sont compatibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Conférence Invitée, Forum Santé Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418833v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que les mammifères domestiques perçoivent et comprennent de nous : avancées des recherches dans le domaine de la cognition animale à l'égard de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">La cognition chez des vertébrés et invertébrés. Est-on assez intelligent pour comprendre à quel point les animaux le sont ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123064v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying horses' facial expressions in emotional anticipation through network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">54e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105050v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter les émotions équines par les expressions faciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, May 2025, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence &amp;quot;Cheval et humain : comment se comprennent-ils ? Synthèse des connaissances éthologiques les plus récentes&amp;quot;, Léa Lansade, INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Invitée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lattara, Dec 2025, Lattes, France</w:t>
+              <w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273914v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Welfare: Key Factors and Their Assessment in Light of Current Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Invitée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agronomique et Vétérinaire Hassan II, Oct 2025, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247043v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal Welfare: Key Factors and Their Assessment in Light of Current Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence Invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agronomique et Vétérinaire Hassan II, Oct 2025, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282357v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
+                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t>
+              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223857v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les mammifères domestiques perçoivent et comprennent de nous : avancées des recherches dans le domaine de la cognition animale à l'égard de l’humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cognition chez des vertébrés et invertébrés. Est-on assez intelligent pour comprendre à quel point les animaux le sont ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273772v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conférence &amp;quot;Cheval et humain : comment se comprennent-ils ? Synthèse des connaissances éthologiques les plus récentes&amp;quot;, Léa Lansade, INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
+              <w:t xml:space="preserve">Conférence Invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lattara, Dec 2025, Lattes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659479v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois facteurs associés au bien-être du cheval de sport de haut niveau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webconférence IFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Feb 2024, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419060v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritizing Equine Welfare: Implementing the '3Fs' for High-Level Sport Horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lansade L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipon R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hennes N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bret-Morel A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAFL EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animaux et humains en élevage, mieux se comprendre pour un bien-être mutuel Une thématique de recherche transversale du département Phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trois facteurs associés au bien-être du cheval de sport de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Bret-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Webconférence IFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Feb 2024, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808471v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cognition équine dans le cadre de la communication interspécifique avec l'humain, Conférence Invitée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décryptons le monde des animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nanterre, Dec 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273827v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263532v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois facteurs associés au bien-être du cheval de sport de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Bret-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Normandy Horse Meet’Up</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713344v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois facteurs associés au bien-être du cheval de sport de haut niveau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normandy Horse Meet’Up</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418817v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cognition équine dans le cadre de la communication interspécifique avec l'humain, Conférence Invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
+              <w:t xml:space="preserve">Décryptons le monde des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre, Dec 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353293v2</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récentes connaissances sur les capacités cognitives du cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Animaux et humains en élevage, mieux se comprendre pour un bien-être mutuel Une thématique de recherche transversale du département Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normandy Hmeetup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273857v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche cognitive de la relation humain-animal, Conférence Invitée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Récentes connaissances sur les capacités cognitives du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de Reference sur le Bien-Etre Animal, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Normandy Hmeetup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273844v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois facteurs associés au bien-être du cheval de sport de haut niveau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, May 2024, Saumur, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418777v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche cognitive de la relation humain-animal, Conférence Invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Cognition animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de Reference sur le Bien-Etre Animal, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616322v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trois facteurs associés au bien-être du cheval de sport de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Bret-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, May 2024, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349805v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172162v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172560v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indicators of positive anticipation and frustration in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Biau</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard--Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418788v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">New indicators of positive anticipation and frustration in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213116v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172552v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170273v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition inter-spécifique à l'égard de l'humain, conférence plénière invitée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Houzelstein Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2022, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273864v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-grazing horses and cattle requires appropriate management to provide its expected benefits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
+                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGF 29th General Meeting - Grassland at the heart of circular and sustainable food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038758v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Co-grazing horses and cattle requires appropriate management to provide its expected benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, (remote), United States</w:t>
+              <w:t xml:space="preserve">EGF 29th General Meeting - Grassland at the heart of circular and sustainable food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217428v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cognition inter-spécifique à l'égard de l'humain, conférence plénière invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">51ème colloque annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217410v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">SFECA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092036v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, (remote), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129719v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mal-être active les gènes codant pour l'inflammation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099651v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092168v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mal-être active les gènes codant pour l'inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092207v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Student Conference on Behaviour and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Hungary</w:t>
+              <w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217432v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de nouveaux marqueurs faciaux d'émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Colloque pour l"Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExploratIon de nouveaux marqueurs faciaux d'émotions chez les oiseaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université; Laboratoire CNRS; Société Française de l’Étude du Comportement Animal, May 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">7. European Student Conference on Behaviour and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424182v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ExploratIon de nouveaux marqueurs faciaux d'émotions chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Laboratoire CNRS; Société Française de l’Étude du Comportement Animal, May 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744323v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
+              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739566v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bardou</w:t>
+                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
+              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739668v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743855v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743254v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified personality tests for young show jumping horses and ponies during breeding shows in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738799v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des résultats des tests de tempérament simplifiés sur des jeunes chevaux et poneys de selle français : relation avec la performance et première évaluation de l'héritabilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briefer-Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743922v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weaning-induced stress on the gut microbiota in horses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified personality tests for young show jumping horses and ponies during breeding shows in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Workshop on Equine Nutrition (EWEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531671v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analyse des résultats des tests de tempérament simplifiés sur des jeunes chevaux et poneys de selle français : relation avec la performance et première évaluation de l'héritabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739881v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+                <w:t xml:space="preserve">Effects of weaning-induced stress on the gut microbiota in horses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kittelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3. European Workshop on Equine Nutrition (EWEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743710v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament des chevaux mesuré par des tests standardisés : relation avec l'âge, la race et le niveau du cavalier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de récents travaux sur les apprentissages : connaître l'existence des réponses de type automatique pour mieux comprendre et travailler son cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Apr 2015, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740436v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de récents travaux sur les apprentissages : connaître l'existence des réponses de type automatique pour mieux comprendre et travailler son cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The horse, selection and temperament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Apr 2015, Saumur, France</w:t>
+              <w:t xml:space="preserve">3. Symposium International d’Ethologie Vétérinaire ''Sélection et comportement : Quelles influences ? Quelles conséquences ?''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742900v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The horse, selection and temperament</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium International d’Ethologie Vétérinaire ''Sélection et comportement : Quelles influences ? Quelles conséquences ?''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. FRA., Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791960v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Le tempérament des chevaux mesuré par des tests standardisés : relation avec l'âge, la race et le niveau du cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont Saint Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
+              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742892v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
+              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743726v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738875v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
+              <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740104v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperament of school horses: relation with sport discipline and level of riders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scemama de Gialluly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745914v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempérament et stress : 2 facteurs clés influençant les performances d'apprentissage et de mémoire chez le cheval</w:t>
+                <w:t xml:space="preserve">Horses living in an enriched environment have better welfare and stronger relationships with humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749100v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation du comportement lors des concours modèle et allures. Caractérisation du comportement lors des concours modèle et allures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du tempérament sur les performances d'apprentissage et de mémoire du cheval : bilan de trois années de travail de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
+              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747006v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses living in an enriched environment have better welfare and stronger relationships with humans</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation du comportement lors des concours modèle et allures. Caractérisation du comportement lors des concours modèle et allures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Danvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Méa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont St Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745671v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du tempérament sur les performances d'apprentissage et de mémoire du cheval : bilan de trois années de travail de thèse</w:t>
+                <w:t xml:space="preserve">Tempérament et stress : 2 facteurs clés influençant les performances d'apprentissage et de mémoire chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
+              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749500v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage : comment faire ? Revue des études sur le sujet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temperament of school horses: relation with sport discipline and level of riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Puls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748545v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le sevrage : comment faire ? Revue des études sur le sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
+              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749570v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant lors de son travail : Quel est l'impact du stress et de son tempérament sur ce mécanisme cognitif essentiel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
+              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745140v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: a study on Pavlovian to instrumental transfer in horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gestion du comportement au cours de la période d’élevage et à l’écurie: un aspect capital, la gestion de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne (EPFL). LAUSANNE, CHE., Sep 2012, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque Nutrition et alimentation du cheval : Les nouvelles recommandations INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA. AgroParisTech, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805671v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses under an enrichement program showed better welfare, strongler relationships with humans and less fear</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant : impact du stress et du tempérament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium of Veterinary Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. Paris, FRA., Sep 2011, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Apr 2012, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747586v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant : impact du stress et du tempérament</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant lors de son travail : Quel est l'impact du stress et de son tempérament sur ce mécanisme cognitif essentiel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legoubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Apr 2012, Saumur, France</w:t>
+              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745014v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperament of stallions: relation with age, breed and level of riders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: a study on Pavlovian to instrumental transfer in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Equine Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Regensburg. Labo/service de l'auteur, Regensburg, DEU., Mar 2012, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne (EPFL). LAUSANNE, CHE., Sep 2012, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745490v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a ‘depressive-like’ state in horses?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Horses under an enrichement program showed better welfare, strongler relationships with humans and less fear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. International Symposium of Veterinary Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. Paris, FRA., Sep 2011, Maisons-Alfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335752v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperament of stallions: relation with age, breed and level of riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Apr 2012, Saumur, France</w:t>
+              <w:t xml:space="preserve">2. International Equine Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Regensburg. Labo/service de l'auteur, Regensburg, DEU., Mar 2012, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748141v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du comportement au cours de la période d’élevage et à l’écurie: un aspect capital, la gestion de l’alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Towards a ‘depressive-like’ state in horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nutrition et alimentation du cheval : Les nouvelles recommandations INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2012, Vienne, Austria. pp.978-90-8686-204-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3921/978-90-8686-758-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332802v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet de diminuer le mal-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Apr 2012, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749324v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests de tempérament chez les chevaux de Mérens : effet de l'âge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet de diminuer le mal-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745905v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament influence différemment les performances mnésiques du cheval en fonction du type et des phases d'apprentissage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+                <w:t xml:space="preserve">Tests de tempérament chez les chevaux de Mérens : effet de l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749897v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition, mémorisation à long terme et extinction de tâches d'apprentissage chez le cheval : quel rôle joue le tempérament ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation du stress équin lors des transports de courte durée : comparaison des trajets aller et retour et impact du foin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le tempérament influence différemment les performances mnésiques du cheval en fonction du type et des phases d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749322v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de mémoire de travail chez le cheval : influence du stress et du tempérament</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évaluation du stress équin lors des transports de courte durée : comparaison des trajets aller et retour et impact du foin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Annuelle du GDR d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Labo/service de l'auteur, Montpellier, FRA., Sep 2011, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805568v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances de mémoire de travail chez le cheval : influence du stress et du tempérament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legoubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre Annuelle du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Labo/service de l'auteur, Montpellier, FRA., Sep 2011, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750426v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de onze jours de mise en box individuel sur les performances d'apprentissage et la réactivité des yearlings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757697v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d'application des recherches en éthologie chez le cheval : les tests de tempérament et le bilan des acquis et du comportement (BAC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effet de onze jours de mise en box individuel sur les performances d'apprentissage et la réactivité des yearlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758152v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Un exemple d'application des recherches en éthologie chez le cheval : les tests de tempérament et le bilan des acquis et du comportement (BAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
+              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816782v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
+              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813499v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse's learning performances under influences of several temperamental dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faustine Simon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750476v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil de prédiction du tempérament et des aptitudes mentales du cheval aux différentes disciplines équestres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Horse's learning performances under influences of several temperamental dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pichard</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757855v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité sensorielle : une dimension du tempérament équin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Développement d'un outil de prédiction du tempérament et des aptitudes mentales du cheval aux différentes disciplines équestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758070v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthologie et équitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sensory sensitivity: a horse's temperamental dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Ethologie et bien-être, éthologie appliquée et société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie; UMR INRA PRC, May 2007, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364923v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory sensitivity: a horse's temperamental dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La sensibilité sensorielle : une dimension du tempérament équin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752708v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse's temperament and suitability for riding activity can be predicted from 8 months of age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Éthologie et équitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Bouissou</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. International Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier « Ethologie et bien-être, éthologie appliquée et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie; UMR INRA PRC, May 2007, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750830v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'un lien entre le tempérament du cheval et son aptitude à être utilisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Horse's temperament and suitability for riding activity can be predicted from 8 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.F. Bouissou</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">40. International Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759149v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament : définition, approche chez les autres espèces, comment le mesurer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Recherche d'un lien entre le tempérament du cheval et son aptitude à être utilisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759647v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of handling during neonatal period or at weaning on manageability and reactivity of foals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le tempérament : définition, approche chez les autres espèces, comment le mesurer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759367v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation of temperament in young horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of handling during neonatal period or at weaning on manageability and reactivity of foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Le Pape</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Abano Terme, Italy</w:t>
+              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761308v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du tempérament chez le poulain après sevrage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Caracterisation of temperament in young horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journée d'étude de la recherche équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">37. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Abano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759240v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation du tempérament chez le poulain après sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. Journée d'étude de la recherche équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet de manipulations néonatales et au moment du sevrage sur le comportement des poulains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Journée d'étude sur la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26205,4820 +26464,4820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Dumontier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+                <w:t xml:space="preserve">Marie Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t>
+              <w:t xml:space="preserve">ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453639v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do sheep and lambs smell human emotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izïa Larrigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
+              <w:t xml:space="preserve">54. colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117475v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sheep and lambs smell human emotions ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133317v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465917v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behaviour, facial expressions and locomotion between positive anticipation and frustration in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352743v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171784v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217384v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monamie Ringhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite, facteur limitant des attendus du pâturage mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester les capacités cognitives des animaux d'élevage pour appréhender leur univers mental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les chevaux sont capables de reconnaître spontanément la photographie d'une personne rencontrée 6 mois auparavant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737237v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de discrimination d'images en 2D de congénères chez la truite arc-en-ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tester les capacités cognitives des animaux d'élevage pour appréhender leur univers mental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734085v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux sont capables de reconnaître spontanément la photographie d'une personne rencontrée 6 mois auparavant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miléna Trösch</w:t>
+                <w:t xml:space="preserve">Capacités de discrimination d'images en 2D de congénères chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Peyrafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736302v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expressions faciales chez les grands perroquets : un moyen de communication intra et interspécifique ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment les pratiques du quotidien peuvent améliorer le bien-être du cheval - une étude sur le brossage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Laclie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603823v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
+              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608027v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les cavaliers à la pratique du pansage : état des lieux et proposition d'une pratique adaptée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les expressions faciales chez les grands perroquets : un moyen de communication intra et interspécifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
+              <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602723v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618199v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les pratiques du quotidien peuvent améliorer le bien-être du cheval - une étude sur le brossage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sensibiliser les cavaliers à la pratique du pansage : état des lieux et proposition d'une pratique adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quatresous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602729v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrère E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
+              <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607656v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of Lavender (Lavandula angustifolia Mill.) essential oil application prior a stressful situation in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Smaïl Meziani</w:t>
+                <w:t xml:space="preserve">Facial expressions in blue-and-yellow macaws (Ara ararauna): a way of communication within and between species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland. , 2017</w:t>
+              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791402v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expressions in blue-and-yellow macaws (Ara ararauna): a way of communication within and between species?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arielle Beraud</w:t>
+                <w:t xml:space="preserve">Beneficial effects of Lavender (Lavandula angustifolia Mill.) essential oil application prior a stressful situation in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poutaraud Naidenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Diot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
+              <w:t xml:space="preserve">65. International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602533v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament des chevaux dédiés à l'équitation adaptée et aux thérapies assistées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Viruega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caresses et construction d’une relation d’affinité entre l’agneau et son soigneur : des indices d’expression d’émotions positives chez le jeune animal d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin and facial expression as possible markers of emotion in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d'évaluation du bien-être chez le cheval &amp;quot;AWIN Horse&amp;quot; : essai en conditions expérimentales et premières évaluations sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary reinforcement did not slow down extinction in an unrelated learned task in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saumur, France. ELSEVIER SCIENCE BV, Journal of Veterinary Behavior. Clinical Applications and Research, 15, 164 p., 2016, 12th International Equitation Science Conference. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jveb.2016.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le budget-temps du cheval de sport hébergé en box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cressent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 42, 2016, 42ème Journée de la Recherche Equine "Bien-être des équidés"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique adoucit les mœurs…et diminue le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique adoucit les moeurs... et diminue le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterality and emotions: behavioural response to an approach of a novel object by young ridden horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Equine Science Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nürtingen, Germany. Xenophon Publishing, 2015, 3rd International Equine Science Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of training on stress and rideability, and relationship with personality in young show jumping horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tjele, Denmark. Danish Centre for Food and Agriculture, DCA Report, N° 044, 130 p., 2014, 10th International Equitation Science Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality influences individual cognitive abilities: overview of a series of experiments on horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of personality of young jumping saddle horses and ponies: validation of simple tests performed during breeding evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tjele, Denmark. Danish Centre for Food and Agriculture, DCA Report, N° 044, 130 p., 2014, 10th International Equitation Science Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809741v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749873v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804134v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807150v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler son cheval selon les principes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 80 p., 2015, 978-2-915250-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31028,1824 +31287,1942 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie animale : Une approche biologique du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247 p., 2015, Ouvertures psychologiques, 978-2-8041-9092-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour and behavioural management during rearing and stabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 696 p., 2015, 978-2-7592-1668-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour and behavioural management of horse behavior during breeding and stabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin-Rosset, William (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equine nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.505--512, 2015, 978-2-7592-1668-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix des reproducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amélioration génétique des équidés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 ed., Institut Français du Cheval et de l'Equitation, 304 p., 2014, 9782915250350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement et sa gestion au cours de la période d'élevage et à l'écurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition et alimentation des chevaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2012, Savoir Faire (Quae), 978-2-7592-1668-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du comportement du cheval au cours de la période d’élevage et à l’écurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin-Rosset, William (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition et alimentation des chevaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2012, 978-2-7592-1668-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of period, type and duration of handling on manageability, reactivity and learning ability of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horse behaviour and welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-033-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution d'une réputation aux humains et contagion émotionnelle entre chevaux</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Le cheval, toute une histoire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092376v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05295621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des êtres humains par les chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Attribution d'une réputation aux humains et contagion émotionnelle entre chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092347v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux experts en reconnaissance faciale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance des êtres humains par les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109048v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stéréotypies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les chevaux experts en reconnaissance faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017, 5 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607667v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pansage respectueux du bien-être du cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les stéréotypies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607258v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament du cheval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Un pansage respectueux du bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 9 p</w:t>
+              <w:t xml:space="preserve">2017, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607939v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enrichissement du milieu de vie des chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le tempérament du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 5 p</w:t>
+              <w:t xml:space="preserve">2017, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604689v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comportement social du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2015, 8 p</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607694v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être du cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Principes d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Doligez</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604757v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement social du cheval</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">L'enrichissement du milieu de vie des chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2015, 9 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604585v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'éthologie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Le bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014, 4 p</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scemama de Gialluly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607938v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que l'éthologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La relation homme-cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32855,283 +33232,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the transcriptomic signature of horses housed in individual boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in japanese quail (Coturnix Japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33183,379 +33560,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Amichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deep learning models to decode emotional states in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33565,614 +33942,614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement, restriction of social contacts and movement in domestic horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie des animaux du travail et santé: mise à mort, reconversion, retraite (EXIT) - Rapport Scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Innovation; LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE; SELMET LRDE; GENPHYSE; UMR PRC; IFCE Institut Français du Cheval et de l'Equitation. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] European Food Safety Authority. 2017, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34182,100 +34559,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament du cheval - Etude théorique - Application à la sélection des chevaux destinés à l'équitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02827177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34285,105 +34662,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours François Rabelais, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05247010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId718"/>
+      <w:footerReference w:type="default" r:id="rId731"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34451,51 +34828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BBDF02A"/>
+    <w:nsid w:val="6C683EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34682,51 +35059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-lansade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5462-7138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110789695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duluard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95853-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106699" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191732v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pycik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boichot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ascione" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorcet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106245" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siemieniuch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stanley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14010008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bret-Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1504116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ollila" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virpi Lummaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seltmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30830-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129091v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1184296" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100636" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757036v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Koski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105709" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12564" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Drewka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Nadolna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105714" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jaworska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Jaworski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.12.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil-Arfa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103619" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95727-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364095v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blanchard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gorosurreta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01487-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364098v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Crawley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Seltmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Feillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kyaw Nyein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95048-w" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Costa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12441" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62940-w" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.04.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103906" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621915v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.11.012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Balle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Polli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622447v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Brun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603294v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604795v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630064v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.06.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B43WVJQX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020448v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J&#233;go" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039280" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662678v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129413v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.010" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9QK3F7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656114v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655217v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661814v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bouissou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.03.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FHCT754-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656837v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.04.012" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9PLGS4N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667501v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pichard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leconte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.02.012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW96Q2RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654597v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.06.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HBP16K4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655840v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657556v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20233" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654998v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653477v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653351v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653335v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669273v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.10.014" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679166v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.12.011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRP25J5R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501544v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273914v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247043v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273772v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419060v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279457v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lansade L." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipon R." TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennes N." TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret-Morel A." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808471v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273827v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418817v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273857v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273844v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418777v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418788v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273864v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038758v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531671v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guego" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742900v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791960v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748545v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745014v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335752v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748141v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332802v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749322v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757697v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coorevits" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750476v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757855v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758070v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364923v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752708v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750830v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759149v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759647v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759367v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761308v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pape" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759240v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763824v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750440v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737237v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736302v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602723v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lenglet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quatresous" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602729v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739459v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2016.08.033" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741869v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faustin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cressent" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406195v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194952v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132515/9782804190927-ethologie-animale.html" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796676v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229921v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129916v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810076v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229922v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811687v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109048v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607667v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607258v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604689v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734512v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274213v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hartmann" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Minero" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827177v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05247010v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-lansade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5462-7138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110789695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paw&#322;owska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#268;oudkov&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#353;t&#253;&#345;ov&#225; Brutovsk&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101797" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191732v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pycik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ascione" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16180" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95853-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duluard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourguignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106697" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05385921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brimaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29186-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorcet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106245" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Siemieniuch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stanley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14010008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mousqu&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01895-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bret-Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1504116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ascione" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106262" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300666v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ollila" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virpi Lummaa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seltmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000353" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30830-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1184296" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jaworska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Jaworski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.12.018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Drewka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Nadolna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Becker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105714" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100636" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12564" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105538" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Koski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105709" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95727-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil-Arfa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103619" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364095v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blanchard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gorosurreta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01487-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Crawley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Seltmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Feillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kyaw Nyein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95048-w" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151161v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beraud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104188" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987164v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galloux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103206" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624117v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Costa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12441" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62940-w" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171510v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lansade" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103906" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.04.017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621414v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201762" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621915v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.11.012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602654v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Balle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Polli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622447v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Brun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603294v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630064v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.06.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B43WVJQX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020448v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J&#233;go" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039280" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129413v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.010" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9QK3F7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655217v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656114v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661814v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bouissou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.03.003" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FHCT754-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654597v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656837v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.04.012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9PLGS4N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667501v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pichard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leconte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.02.012" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW96Q2RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669204v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.06.011" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HBP16K4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655840v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657556v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20233" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654998v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653351v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653477v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653335v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669273v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.10.014" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679166v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.12.011" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRP25J5R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501544v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273772v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418759v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247043v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273914v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279457v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lansade L." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipon R." TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennes N." TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret-Morel A." TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418817v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273827v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808471v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273857v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273844v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418777v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418788v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038758v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273864v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531671v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guego" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742900v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791960v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748545v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332802v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745014v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335752v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-758-5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748141v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749322v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757697v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coorevits" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750476v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757855v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752708v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758070v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364923v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750830v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759149v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759647v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759367v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761308v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pape" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759240v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763824v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133317v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419044v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419050v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750440v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736302v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737237v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602729v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603823v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602723v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lenglet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quatresous" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602533v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791402v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Meziani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739459v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2016.08.033" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741869v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faustin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cressent" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406195v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194952v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132515/9782804190927-ethologie-animale.html" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796676v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229921v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129916v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810076v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229922v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811687v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295621v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouart" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109048v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607667v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607258v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604689v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734512v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274213v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hartmann" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Minero" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827177v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05247010v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>