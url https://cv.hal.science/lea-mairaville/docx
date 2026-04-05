--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -126,180 +126,314 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Low-cost automatic geochemical scanning of sediment cores using pXRF, XZ-axial translation stages, and the PyCoreX software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 765, pp.110208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2026.110208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -309,728 +443,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes des Géomorphologues 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEES Caen, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362125v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes des Géomorphologues 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEES Caen, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221994v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et Risques environnementaux. Questions de Temporalité et Leviers d'action pour Demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée de l'École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale dans l’estuaire de la Seine - La vallée de la Bolbec/Commerce au cours de l’Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de l’APVSM "Paléontologie et Archéologie en Normandie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie et dynamique côtière en Basse Vallée de Seine : Le cas de la vallée de la Bolbec/Commerce au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1040,650 +1174,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatisation des analyses physico-chimiques sur carottes pédo-sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386988v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation des analyses physico-chimiques sur carottes pédo-sédimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France. 2025</w:t>
+              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356707v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona : pour une géoarchéologie antique - Trajectoire environnementale holocène d’une vallée anthropisée affluente de la basse Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental evolution of small tributary valleys in the Lower Seine Valley : the case of Commerce Valley during Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researcher in Archeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tübingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1693,161 +1827,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mares comme marqueurs des activités agro-pastorales - Etude pluri-disciplinaire et multi-scalaire en Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures antiques liées à la gestion de l’eau en contexte rural - Etude de la Basse Vallée de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1857,397 +1991,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospection thématique à Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coubray</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04602999v1</w:t>
+                <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de prospection thématique à Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Androuin</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+                <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678191v1</w:t>
+                <w:t xml:space="preserve">hal-04602999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2315,51 +2449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="852C52B5"/>
+    <w:nsid w:val="F1F300FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2546,51 +2680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-mairaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1134-3475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-mairaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1134-3475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>