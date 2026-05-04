--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,50 +294,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Holocene History of the Lower Seine Estuary and the Commerce Valley Tributary (Normandy, France): A Palaeoenvironmental Framework for the Roman Landscape of Juliobona (Lillebonne) and Implication for Port Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.70048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -352,88 +486,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -443,78 +577,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -542,100 +676,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes des Géomorphologues 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEES Caen, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -663,280 +797,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et Risques environnementaux. Questions de Temporalité et Leviers d'action pour Demain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de l'École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Mar 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526870v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysages et Risques environnementaux. Questions de Temporalité et Leviers d'action pour Demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">4ème Journée de l'École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548944v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale dans l’estuaire de la Seine - La vallée de la Bolbec/Commerce au cours de l’Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -958,110 +1092,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de l’APVSM "Paléontologie et Archéologie en Normandie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie et dynamique côtière en Basse Vallée de Seine : Le cas de la vallée de la Bolbec/Commerce au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1083,88 +1217,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1174,51 +1308,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des analyses physico-chimiques sur carottes pédo-sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1277,87 +1411,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,198 +1532,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona : pour une géoarchéologie antique - Trajectoire environnementale holocène d’une vallée anthropisée affluente de la basse Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1611,110 +1745,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental evolution of small tributary valleys in the Lower Seine Valley : the case of Commerce Valley during Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1736,88 +1870,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researcher in Archeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tübingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1827,161 +1961,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mares comme marqueurs des activités agro-pastorales - Etude pluri-disciplinaire et multi-scalaire en Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures antiques liées à la gestion de l’eau en contexte rural - Etude de la Basse Vallée de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1991,397 +2125,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique à Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2449,51 +2583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1F300FE"/>
+    <w:nsid w:val="8D73F74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2680,51 +2814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-mairaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1134-3475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-mairaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1134-3475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>