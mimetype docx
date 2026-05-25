--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -585,51 +585,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
+                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
@@ -660,97 +660,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes des Géomorphologues 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEES Caen, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221994v1</w:t>
+                <w:t xml:space="preserve">hal-05362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
+                <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
@@ -781,73 +781,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes des Géomorphologues 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEES Caen, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362125v1</w:t>
+                <w:t xml:space="preserve">hal-05221994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
               </w:r>
@@ -2099,423 +2099,541 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2025. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Chaize</w:t>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2026, pp.541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985277v1</w:t>
+                <w:t xml:space="preserve">hal-05620242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Androuin</w:t>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Azzaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678191v1</w:t>
+                <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique à Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coubray</w:t>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gouhier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602999v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2583,51 +2701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D73F74B"/>
+    <w:nsid w:val="12C41BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2814,51 +2932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-mairaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1134-3475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-mairaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1134-3475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arseneault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>