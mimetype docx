--- v0 (2026-03-30)
+++ v1 (2026-05-27)
@@ -431,51 +431,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -534,234 +534,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des orientations économiques des choix muséographiques dans l'organisation du travail des médiateurs culturels</w:t>
+                <w:t xml:space="preserve">Des médiateurs culturels &amp;quot;dévoués&amp;quot; : la revalorisation des statuts de l'emploi précaires par la valorisation de l'objet patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Tourisme, Patrimoines, Mutations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIREST (Equipe Interdisciplinaire de Recherches sur le Tourisme), Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire international "Musées engagés et publics participatifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREM-UQAM, Ecole du Louvre, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491147v1</w:t>
+                <w:t xml:space="preserve">hal-05600605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;rôles&amp;quot; des visiteurs : production et réactualisation de la valeur patrimoniale en visite</w:t>
+                <w:t xml:space="preserve">Les effets des orientations économiques des choix muséographiques dans l'organisation du travail des médiateurs culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude doctorales du Laboratoire du Changement Social et Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCSP, May 2024, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Tourisme, Patrimoines, Mutations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIREST (Equipe Interdisciplinaire de Recherches sur le Tourisme), Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491327v1</w:t>
+                <w:t xml:space="preserve">hal-05491147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs techniques de la visite guidée : microémetteur, laser, talkie-walkie et minuterie à Chauvet 2</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;rôles&amp;quot; des visiteurs : production et réactualisation de la valeur patrimoniale en visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Des métiers du patrimoine en mutation ? Appropriations du numérique, rapport aux objets et aux publics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service interministériel des Archives de France; CERREV, Dec 2023, Pierrefitte, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude doctorales du Laboratoire du Changement Social et Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCSP, May 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491350v1</w:t>
+                <w:t xml:space="preserve">hal-05491327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les guides de Chauvet 2 : le travail des émotions patrimoniales</w:t>
               </w:r>
@@ -810,441 +810,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner par le patrimoine : réflexivité des élus locaux et des agents de la fonction publique</w:t>
+                <w:t xml:space="preserve">Les dispositifs techniques de la visite guidée : microémetteur, laser, talkie-walkie et minuterie à Chauvet 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche « Patrimoines en représentation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Norbert Elias, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Des métiers du patrimoine en mutation ? Appropriations du numérique, rapport aux objets et aux publics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service interministériel des Archives de France; CERREV, Dec 2023, Pierrefitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491297v1</w:t>
+                <w:t xml:space="preserve">hal-05491350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘’Je te le dis parce qu’on est ami’’. Réflexion éthique en relations d’enquête »</w:t>
+                <w:t xml:space="preserve">Gouverner par le patrimoine : réflexivité des élus locaux et des agents de la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’AISLF (association française des sociologues de langue française) « La société morale », GT 15 Analyse qualitative interdisciplinaire,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, [En ligne], France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche « Patrimoines en représentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Norbert Elias, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611070v1</w:t>
+                <w:t xml:space="preserve">hal-05491297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie culturelle et les émotions</w:t>
+                <w:t xml:space="preserve">« ‘’Je te le dis parce qu’on est ami’’. Réflexion éthique en relations d’enquête »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la revue Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, [En ligne], France</w:t>
+              <w:t xml:space="preserve">Congrès de l’AISLF (association française des sociologues de langue française) « La société morale », GT 15 Analyse qualitative interdisciplinaire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611078v1</w:t>
+                <w:t xml:space="preserve">hal-03611070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter parmi ses pairs : les effets de l’identification sur le terrain</w:t>
+                <w:t xml:space="preserve">La démocratie culturelle et les émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du réseau des Jeunes Chercheurs en Socio-Anthropologie (JCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la revue Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611076v1</w:t>
+                <w:t xml:space="preserve">hal-03611078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographier les émotions en visite</w:t>
+                <w:t xml:space="preserve">Enquêter parmi ses pairs : les effets de l’identification sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du réseau des Jeunes Chercheurs en Socio-Anthropologie (JCSA) « Affects &amp; Subjects en ALL-SHS : transversalité des approches »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude du réseau des Jeunes Chercheurs en Socio-Anthropologie (JCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611080v1</w:t>
+                <w:t xml:space="preserve">hal-03611076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception en cocréation de la Caverne du Pont d’Arc : négociations dans la narration de la visite</w:t>
+                <w:t xml:space="preserve">Ethnographier les émotions en visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du réseau des Jeunes Chercheurs en Socio-Anthropologie (JCSA) « Processus de création, de médiation et de réception dans les arts et les techniques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude du réseau des Jeunes Chercheurs en Socio-Anthropologie (JCSA) « Affects &amp; Subjects en ALL-SHS : transversalité des approches »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611084v1</w:t>
+                <w:t xml:space="preserve">hal-03611080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fac-similé de la grotte Chauvet : imaginer la préhistoire dans l'intensité du temps présent</w:t>
               </w:r>
@@ -1293,311 +1293,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation à l’accueil interculturel en Ardèche pour les droits culturels</w:t>
+                <w:t xml:space="preserve">La réception en cocréation de la Caverne du Pont d’Arc : négociations dans la narration de la visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Patrimoines et biens communs au regard des droits culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude du réseau des Jeunes Chercheurs en Socio-Anthropologie (JCSA) « Processus de création, de médiation et de réception dans les arts et les techniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611105v1</w:t>
+                <w:t xml:space="preserve">hal-03611084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer l’espace et le temps : L’expérience immersive des fac-similés de Lascaux et de Chauvet</w:t>
+                <w:t xml:space="preserve">Une formation à l’accueil interculturel en Ardèche pour les droits culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Ex-situ : faire vivre l’archéologie au musée et dans les expositions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Patrimoines et biens communs au regard des droits culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611101v1</w:t>
+                <w:t xml:space="preserve">hal-03611105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oppida protohistoriques dans le département du Puy-de-Dôme : iconographies territoriales de ‘’paysages culturels’’</w:t>
+                <w:t xml:space="preserve">Imaginer l’espace et le temps : L’expérience immersive des fac-similés de Lascaux et de Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Conjuguer l’étude et la mise en valeur des patrimoines culturel et naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hyères, France</w:t>
+              <w:t xml:space="preserve">Colloque International : Ex-situ : faire vivre l’archéologie au musée et dans les expositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611102v1</w:t>
+                <w:t xml:space="preserve">hal-03611101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les oppida protohistoriques dans le département du Puy-de-Dôme : iconographies territoriales de ‘’paysages culturels’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maroufin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Conjuguer l’étude et la mise en valeur des patrimoines culturel et naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former à ‘’l’interculturalité’’ : la réappropriation des valeurs de l’Unesco par le département de l’Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maroufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude : Processus de production &amp; réception du sens et des représentations, Réseau des Jeunes Chercheurs en Socio-Anthropologie (JCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1744,51 +1813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maroufin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JKMFJ5V3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maroufin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JKMFJ5V3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>