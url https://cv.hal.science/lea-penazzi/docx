--- v0 (2026-03-06)
+++ v1 (2026-04-18)
@@ -1135,286 +1135,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+                <w:t xml:space="preserve">Simulation par la méthode de Monte Carlo en espace de chemins du couplage conducto-radiatif : Application à la Gyroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjovi Alexandra Fortunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2025 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.395-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292926v1</w:t>
+                <w:t xml:space="preserve">hal-05140777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par la méthode de Monte Carlo en espace de chemins du couplage conducto-radiatif : Application à la Gyroïde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adjovi Alexandra Fortunat</w:t>
+                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Fournier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2025 - Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140777v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUORESCENT BIOMARKERS QUANTIFICATION WITH SYMBOLIC MONTE CARLO FOR INTRAOPERATIVE IMAGING IN NEUROSURGERY</w:t>
               </w:r>
@@ -4591,51 +4591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4695FE99"/>
+    <w:nsid w:val="77E6A1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-penazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0377-6192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257283471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khalifa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03374353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03793327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9bc63cd78b653d0825c6b80de1bbb43d2d26af28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-penazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0377-6192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257283471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khalifa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03374353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03793327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9bc63cd78b653d0825c6b80de1bbb43d2d26af28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>