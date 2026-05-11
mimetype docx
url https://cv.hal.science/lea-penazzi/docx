--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -1727,273 +1727,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'estimation des propriétés thermiques intrinsèques de matériaux semi-transparents à haute température à partir d'un modèle couplé résolu par la méthode de Monte-Carlo</w:t>
+                <w:t xml:space="preserve">Thermal and optical characterization of materials at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées annuelles du GDR TAMARYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESIEE Paris, Nov 2022, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369337v1</w:t>
+                <w:t xml:space="preserve">hal-04368794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and optical characterization of materials at high temperature</w:t>
+                <w:t xml:space="preserve">Vers l'estimation des propriétés thermiques intrinsèques de matériaux semi-transparents à haute température à partir d'un modèle couplé résolu par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESIEE Paris, Nov 2022, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">4èmes journées annuelles du GDR TAMARYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368794v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Monte-Carlo Symbolique pour la caractérisation des propriétés thermiques : application à la méthode flash</w:t>
               </w:r>
@@ -2903,51 +2903,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation fonctionnelle de la température avec la méthode Monte Carlo : vers la caractérisation des propriétés thermiques et application à la méthode flash</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle couplé conduction-rayonnement pour la caractérisation des propriétés thermiques de matériaux hétérogènes et semi-transparents à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
@@ -2978,97 +2978,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès Français de Thermique (SFT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France. , Actes du Congrès Annuel de la Société Française de Thermique 2023</w:t>
+              <w:t xml:space="preserve">5èmes Journées Annuelles du GDR Tamarys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171617v1</w:t>
+                <w:t xml:space="preserve">hal-04171689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle couplé conduction-rayonnement pour la caractérisation des propriétés thermiques de matériaux hétérogènes et semi-transparents à haute température</w:t>
+                <w:t xml:space="preserve">Estimation fonctionnelle de la température avec la méthode Monte Carlo : vers la caractérisation des propriétés thermiques et application à la méthode flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
@@ -3099,73 +3099,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Annuelles du GDR Tamarys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
+              <w:t xml:space="preserve">31ème congrès Français de Thermique (SFT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. , Actes du Congrès Annuel de la Société Française de Thermique 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171689v1</w:t>
+                <w:t xml:space="preserve">hal-04171617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the estimation of instrinsic thermal properties of semi–transparent materials at high temperature</w:t>
               </w:r>
@@ -4147,259 +4147,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer function estimation with SMC method for combined heat transfer: insensitivity to detail refinement of complex geometries</w:t>
+                <w:t xml:space="preserve">Développement d'une méthode de mesure pour la caractérisation des propriétés thermiques de matériaux isolants poreux et hétérogènes à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518194v1</w:t>
+                <w:t xml:space="preserve">hal-03518174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode de mesure pour la caractérisation des propriétés thermiques de matériaux isolants poreux et hétérogènes à haute température</w:t>
+                <w:t xml:space="preserve">Transfer function estimation with SMC method for combined heat transfer: insensitivity to detail refinement of complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518174v1</w:t>
+                <w:t xml:space="preserve">hal-03518194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4591,51 +4591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77E6A1BB"/>
+    <w:nsid w:val="E00FCB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-penazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0377-6192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257283471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khalifa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03374353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03793327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9bc63cd78b653d0825c6b80de1bbb43d2d26af28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-penazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0377-6192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257283471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03261124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khalifa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03374353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03793327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9bc63cd78b653d0825c6b80de1bbb43d2d26af28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>