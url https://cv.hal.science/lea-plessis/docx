--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -883,51 +883,51 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.574.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635939v1</w:t>
+                <w:t xml:space="preserve">hal-04848104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations fraternelles et intrafamiliales des frères et sœurs adultes non-malades de personnes souffrant de schizophrénie</w:t>
               </w:r>
@@ -961,51 +961,51 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.574.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848104v1</w:t>
+                <w:t xml:space="preserve">hal-04635939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of relationships among French adult siblings with or without schizophrenia using the ASRQ-S: mediating effect on emotional distress</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyhrete Rexhaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1706122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Golay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2022.2156986" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadya Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Drainville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.852712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0339" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.08.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyhrete Rexhaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1706122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Golay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2022.2156986" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadya Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Drainville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.852712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0339" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.08.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>