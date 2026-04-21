--- v0 (2026-03-15)
+++ v1 (2026-04-21)
@@ -1262,209 +1262,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gute Arbeit et qualité de vie au travail. Catégoriser la qualité du travail en France et en Allemagne</w:t>
+                <w:t xml:space="preserve">„Gute Arbeit“ und „qualité de vie au travail“: Kategorisierungsprozesse im deutsch-französischen Vergleich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.367-384. </w:t>
+              <w:t xml:space="preserve">Berliner Journal für Soziologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.421-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.114.0367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11609-021-00432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040921v1</w:t>
+                <w:t xml:space="preserve">halshs-03509774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Gute Arbeit“ und „qualité de vie au travail“: Kategorisierungsprozesse im deutsch-französischen Vergleich</w:t>
+                <w:t xml:space="preserve">Gute Arbeit et qualité de vie au travail. Catégoriser la qualité du travail en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berliner Journal für Soziologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.421-451. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.367-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11609-021-00432-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.114.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509774v1</w:t>
+                <w:t xml:space="preserve">hal-03040921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la socio-économie et « l’art de la théorie sociale ». Entretien avec Richard Swedberg</w:t>
               </w:r>
@@ -2343,204 +2343,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring decent work</w:t>
+                <w:t xml:space="preserve">Zwangsarbeit in Deutsch-Südwestafrika (1905 – 1915). Eine kritische Diskussion aus der Perspektive des sozialen Tods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Madelaine Moore; Christoph Scherrer; Marcel van der Linden. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Theresa Wobbe, Léa Renard et Marianne Braig (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Elgar Companion to Decent Work and the Sustainable Development Goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.76-88, 2025, 9781035300891. </w:t>
+              <w:t xml:space="preserve">Sklaverei, Freiheit und Arbeit. Soziohistorische Beiträge zur Rekonfiguration von Zwangsarbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.223-248, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781035300907.00011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783111335230-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05149238v1</w:t>
+                <w:t xml:space="preserve">halshs-05466993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwangsarbeit in Deutsch-Südwestafrika (1905 – 1915). Eine kritische Diskussion aus der Perspektive des sozialen Tods</w:t>
+                <w:t xml:space="preserve">Measuring decent work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Theresa Wobbe, Léa Renard et Marianne Braig (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madelaine Moore; Christoph Scherrer; Marcel van der Linden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sklaverei, Freiheit und Arbeit. Soziohistorische Beiträge zur Rekonfiguration von Zwangsarbeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.223-248, 2025, </w:t>
+              <w:t xml:space="preserve">The Elgar Companion to Decent Work and the Sustainable Development Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.76-88, 2025, 9781035300891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111335230-009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781035300907.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05466993v1</w:t>
+                <w:t xml:space="preserve">halshs-05149238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring decent work</w:t>
               </w:r>
@@ -2566,51 +2566,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madelaine Moore; Christoph Scherrer; Marcel van der Linden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Elgar Companion to Decent Work and the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.76-88, 2025, Business 2025, 9781035300891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035300907.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439419v1</w:t>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149231v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herrnstadt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.177" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wws" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouna Ciss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mollard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014754792510015X" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schalkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2024.2322331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wobbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Braig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfsoz-2023-2014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stricker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2165438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11577-021-00745-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tamitegama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11609-021-00432-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2017-1-63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022817000183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Berrebi-HoffmannCategories" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035300907.00011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230-009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003341321-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466609_004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-20773-1_32-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01331683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Herrnstadt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02887513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149231v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herrnstadt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.177" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wws" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouna Ciss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mollard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014754792510015X" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schalkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2024.2322331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wobbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Braig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfsoz-2023-2014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stricker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2165438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11577-021-00745-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tamitegama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11609-021-00432-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2017-1-63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022817000183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Berrebi-HoffmannCategories" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230-009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035300907.00011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003341321-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466609_004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-20773-1_32-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01331683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Herrnstadt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02887513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>