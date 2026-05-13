--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -127,300 +127,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Desrosières und die Praktiken der Enquête</w:t>
+                <w:t xml:space="preserve">Ce que prouver veut dire. Gottlieb Schnapper-Arndt et la critique de l’enquête sociale comme outil politique à la fin du xixe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Herrnstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À propos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, </w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/apropos.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13wws⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05149231v1</w:t>
+                <w:t xml:space="preserve">halshs-05149232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwischen Detail und großer Zahl. Sozio-politische Epistemologien der Enquête in der frühen deutschsprachigen Sozialforschung (1880–1933)</w:t>
+                <w:t xml:space="preserve">Alain Desrosières und die Praktiken der Enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Herrnstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À propos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/apropos.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/apropos.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05149230v1</w:t>
+                <w:t xml:space="preserve">halshs-05149231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que prouver veut dire. Gottlieb Schnapper-Arndt et la critique de l’enquête sociale comme outil politique à la fin du xixe siècle</w:t>
+                <w:t xml:space="preserve">Zwischen Detail und großer Zahl. Sozio-politische Epistemologien der Enquête in der frühen deutschsprachigen Sozialforschung (1880–1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Herrnstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46, pp.117-127. </w:t>
+              <w:t xml:space="preserve">À propos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13wws⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/apropos.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05149232v1</w:t>
+                <w:t xml:space="preserve">halshs-05149230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Work and Workers in Africa: Introduction to the Special Issue</w:t>
               </w:r>
@@ -1171,391 +1171,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Enquête, entre science de l’État et thérapie sociale. Genèse et transformations d’une catégorie de la recherche empirique en Allemagne (années 1880 - années 1930)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Herrnstadt</w:t>
+                <w:t xml:space="preserve">„Gute Arbeit“ und „qualité de vie au travail“: Kategorisierungsprozesse im deutsch-französischen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Renard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37, pp.29-64. </w:t>
+              <w:t xml:space="preserve">Berliner Journal für Soziologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.421-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhsh.5059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11609-021-00432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509664v1</w:t>
+                <w:t xml:space="preserve">halshs-03509774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Gute Arbeit“ und „qualité de vie au travail“: Kategorisierungsprozesse im deutsch-französischen Vergleich</w:t>
+                <w:t xml:space="preserve">Gute Arbeit et qualité de vie au travail. Catégoriser la qualité du travail en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berliner Journal für Soziologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.421-451. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.367-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11609-021-00432-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.114.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509774v1</w:t>
+                <w:t xml:space="preserve">hal-03040921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gute Arbeit et qualité de vie au travail. Catégoriser la qualité du travail en France et en Allemagne</w:t>
+                <w:t xml:space="preserve">Promouvoir la socio-économie et « l’art de la théorie sociale ». Entretien avec Richard Swedberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.367-384. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.201-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.114.0367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.024.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040921v1</w:t>
+                <w:t xml:space="preserve">hal-03040928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la socio-économie et « l’art de la théorie sociale ». Entretien avec Richard Swedberg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Enquête, entre science de l’État et thérapie sociale. Genèse et transformations d’une catégorie de la recherche empirique en Allemagne (années 1880 - années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Herrnstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.201-209. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.29-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.024.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.5059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040928v1</w:t>
+                <w:t xml:space="preserve">halshs-03509664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La statistique internationale comme instrument de globalisation ? La carrière de la catégorie « travailleurs familiaux » au sein de l’Organisation internationale du travail (1919-1982)</w:t>
               </w:r>
@@ -1695,222 +1695,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01952300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationale und globale Deutungsmodelle des Geschlechts im arbeitsstatistischen sowie arbeitsrechtlichen Klassifikationssystem: Ein vergleichstheoretischer Beitrag (1882-1992)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theresa Wobbe</w:t>
+                <w:t xml:space="preserve">Dire l’intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soziale Welt. Zeitschrift für sozialwissenschaftliche Forschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (1), pp.63-86. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le rapport, entre description et recommandation, 114, pp.77-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/0038-6073-2017-1-63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.22794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619306v1</w:t>
+                <w:t xml:space="preserve">halshs-01570922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire l’intégration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nationale und globale Deutungsmodelle des Geschlechts im arbeitsstatistischen sowie arbeitsrechtlichen Klassifikationssystem: Ein vergleichstheoretischer Beitrag (1882-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Wobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Truan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Renard</w:t>
+                <w:t xml:space="preserve">Katja Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le rapport, entre description et recommandation, 114, pp.77-93. </w:t>
+              <w:t xml:space="preserve">Soziale Welt. Zeitschrift für sozialwissenschaftliche Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (1), pp.63-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.22794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5771/0038-6073-2017-1-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01570922v1</w:t>
+                <w:t xml:space="preserve">halshs-01619306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The category of ‘family workers’ in International Labour Organization statistics (1930s–1980s): a contribution to the study of globalized gendered boundaries between household and market</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identitäten in Bewegung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Truan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hors série | 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2343,204 +2343,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwangsarbeit in Deutsch-Südwestafrika (1905 – 1915). Eine kritische Diskussion aus der Perspektive des sozialen Tods</w:t>
+                <w:t xml:space="preserve">Measuring decent work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Theresa Wobbe, Léa Renard et Marianne Braig (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madelaine Moore; Christoph Scherrer; Marcel van der Linden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sklaverei, Freiheit und Arbeit. Soziohistorische Beiträge zur Rekonfiguration von Zwangsarbeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.223-248, 2025, </w:t>
+              <w:t xml:space="preserve">The Elgar Companion to Decent Work and the Sustainable Development Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.76-88, 2025, Business 2025, 9781035300891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111335230-009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781035300907.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05466993v1</w:t>
+                <w:t xml:space="preserve">halshs-05439419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring decent work</w:t>
+                <w:t xml:space="preserve">Zwangsarbeit in Deutsch-Südwestafrika (1905 – 1915). Eine kritische Diskussion aus der Perspektive des sozialen Tods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Madelaine Moore; Christoph Scherrer; Marcel van der Linden. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Theresa Wobbe, Léa Renard et Marianne Braig (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Elgar Companion to Decent Work and the Sustainable Development Goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.76-88, 2025, 9781035300891. </w:t>
+              <w:t xml:space="preserve">Sklaverei, Freiheit und Arbeit. Soziohistorische Beiträge zur Rekonfiguration von Zwangsarbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.223-248, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781035300907.00011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783111335230-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05149238v1</w:t>
+                <w:t xml:space="preserve">halshs-05466993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring decent work</w:t>
               </w:r>
@@ -2564,78 +2564,78 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madelaine Moore; Christoph Scherrer; Marcel van der Linden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Elgar Companion to Decent Work and the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.76-88, 2025, Business 2025, 9781035300891. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.76-88, 2025, 9781035300891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035300907.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05439419v1</w:t>
+                <w:t xml:space="preserve">halshs-05149238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Versus Unfree Labor</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149231v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herrnstadt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.177" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wws" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouna Ciss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mollard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014754792510015X" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schalkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2024.2322331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wobbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Braig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfsoz-2023-2014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stricker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2165438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11577-021-00745-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tamitegama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11609-021-00432-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2017-1-63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022817000183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Berrebi-HoffmannCategories" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230-009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035300907.00011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003341321-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466609_004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-20773-1_32-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01331683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Herrnstadt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02887513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herrnstadt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wws" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/apropos.139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouna Ciss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mollard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014754792510015X" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schalkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2024.2322331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wobbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Braig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfsoz-2023-2014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Stricker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2165438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11577-021-00745-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tamitegama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11609-021-00432-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.604.0595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2017-1-63" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022817000183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Berrebi-HoffmannCategories" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035300907.00011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111335230-009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003341321-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466609_004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-20773-1_32-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01331683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Herrnstadt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02887513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>