--- v0 (2026-04-11)
+++ v1 (2026-05-25)
@@ -66,888 +66,888 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Function of Na &amp;lt;sub&amp;gt;V&amp;lt;/sub&amp;gt; Channel β3 Subunit in Endothelial Cell Alignment Through Autophagy Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (11), pp.e70663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202401558rr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veratridine Induces Vasorelaxation in Mouse Cecocolic Mesenteric Arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane estrogen receptor alpha (ERα) participates in flow-mediated dilation in a ligand-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e68695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.68695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of linear and hyperbranched p(DMAEMA) polymer structure on siRNA complexation and transfection efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Mareme Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Montserrat López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morwenna Pearson-Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CRS BeNeLux &amp; France Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424689v1</w:t>
-              </w:r>
-[...700 lines deleted...]
-                <w:t xml:space="preserve">hal-03483155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -978,51 +978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF HYPERBRANCHED POLYMER STRUCTURE ON THE SIRNA COMPLEXATION AND POLYPLEX FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morwenna S M Pearson- Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,51 +1103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KB-R7943, a sodium/calcium exchanger (NCX) inhibitor, also targets voltage-gated sodium channels in GH3b6 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,77 +1228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of an auxilliary subunit of voltage-gated Na+ channels in endothelial functions: is NaVβ3, a novel actor of vascular mechanosignaling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1353,77 +1353,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is NaVβ3 a new actor of mechanotransduction in endothelial cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1478,64 +1478,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle d’une sous-unité auxiliaire des canaux Na+ dépendant du potentiel dans les fonctions endothéliales : NaVβ3 est-elle un nouvel acteur de la sensibilité et la signalisation mécanique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05424689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Despres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Mareme Kamara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Montserrat L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Pearson-Long" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03483155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68695" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna S M Pearson- Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Piog&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05084630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ANGE0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03483155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05424689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Despres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Mareme Kamara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Montserrat L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Pearson-Long" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna S M Pearson- Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Piog&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05084630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ANGE0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>