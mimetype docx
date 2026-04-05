--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1398,165 +1398,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre spécimen et &amp;quot;belle série&amp;quot; : la paradoxale mise en art des objets préhistoriques en vente publique (1882-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce n'est pas de l'art mais du commerce !&amp;quot; L'ascension du marché comme prescripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser le goût de la sculpture moderne : Les stratégies commerciales d'Adrien-Aurélien Hébrard</w:t>
               </w:r>
@@ -3077,247 +3077,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tissot and the French Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">James Tissot: Fashion and Faith, San Francisco, De Young Museum, October 12 2019- February 9 2020, p. 30-34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gauguin: Businessman or Starving Artist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gauguin, A Spiritual Journey, San Francisco, De Young Museum, November 17, 2018 - June 23, 2019, New York: Prestel, 98-105.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marché de l'art en 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valérie Kobi, Stephanie Marchal et Alexander Linke (dirs.), Spannungsfeld Museum. Akteure, Narrative und Politik in Deutschland und Frankreich um 1900, Berlin, De Gruyter, 2019, p. 196-218.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986398v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02986374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectionneurs d'art asiatique à Paris (1858-1939) : une analyse socio-économique</w:t>
               </w:r>
@@ -4841,151 +4841,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 1/4 : Abolir le bibelot asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 2/4 : Orientalismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856788v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03856782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 3/4 : L'Eldorado américain</w:t>
               </w:r>
@@ -5185,51 +5185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9D271C"/>
+    <w:nsid w:val="61D4EC05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5416,51 +5416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-saint-raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2007-3656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197026842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/249148389250110710385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502734574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/heac020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.030.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts10030053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2020.19.2.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts8030096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges M&#233;traux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Biro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Penot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Abgaryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Lazaros Georgiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanteme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nijman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/AFY5HH" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04927521v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-saint-raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2007-3656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197026842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/249148389250110710385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502734574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/heac020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.030.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts10030053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2020.19.2.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts8030096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges M&#233;traux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Biro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Abgaryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Lazaros Georgiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanteme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nijman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/AFY5HH" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04927521v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>