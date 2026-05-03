--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1398,181 +1398,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Enemy Asset to National Showcase: France’s Seizure and Circulation of the Matsukata Collection (1944-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artl@s Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.21-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre spécimen et &amp;quot;belle série&amp;quot; : la paradoxale mise en art des objets préhistoriques en vente publique (1882-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce n'est pas de l'art mais du commerce !&amp;quot; L'ascension du marché comme prescripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser le goût de la sculpture moderne : Les stratégies commerciales d'Adrien-Aurélien Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Viraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1588,217 +1670,135 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02476930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Harrison and Cynthia White’s Academic vs. Dealer-Critic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/arts8030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986357v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02985683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Dispersal: Auction Sales from the Yuanmingyuan loot in Paris in the 1860s</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mémoire parcellaire ? Le legs du docteur Faure à la ville d’Aix-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Tassignon, Marc André Renold et Marina Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour les oeuvres orphelines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudes en droit de l’art, 2023</w:t>
@@ -2596,51 +2596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A great pride for France’: French Museums and the Matsukata Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renoir, Monet, Gauguin - Images of a Floating World (exh. cat.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Essen, Museum Folkwang, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2678,51 +2678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A great pride for France': French Museums and the Matsukata Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renoir, Monet, Gauguin - Images of a Floating World, exhibition catalog, February 6 - May 15, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum Folkwang, p.142-157, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3077,678 +3077,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marché secondaire de l'art, un &amp;quot;aimant&amp;quot; pour les galeries parisiennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hélène Ivanoff et Denise Vernerey-Laplace (dirs.), Les artistes et leurs galeries, Paris-Berlin, 1900-1950, Tome 1 : Paris, Rouen, Presses Universitaires de Rouen et du Havre, 2019, p.35-44.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gauguin: Businessman or Starving Artist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gauguin, A Spiritual Journey, San Francisco, De Young Museum, November 17, 2018 - June 23, 2019, New York: Prestel, 98-105.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valérie Kobi, Stephanie Marchal et Alexander Linke (dirs.), Spannungsfeld Museum. Akteure, Narrative und Politik in Deutschland und Frankreich um 1900, Berlin, De Gruyter, 2019, p. 196-218.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tissot and the French Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">James Tissot: Fashion and Faith, San Francisco, De Young Museum, October 12 2019- February 9 2020, p. 30-34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectionneurs d'art asiatique à Paris (1858-1939) : une analyse socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie Laureillard et Cléa Patin (dir.), A la croisée de collections d'art entre Asie et Occident, du XIXe siècle à nos jours, Paris, Hémisphères, 2019, p.292-247</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le marché secondaire de l'art, un &amp;quot;aimant&amp;quot; pour les galeries parisiennes ?</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasini, un orientalista italiano al Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hélène Ivanoff et Denise Vernerey-Laplace (dirs.), Les artistes et leurs galeries, Paris-Berlin, 1900-1950, Tome 1 : Paris, Rouen, Presses Universitaires de Rouen et du Havre, 2019, p.35-44.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Pasini e l'Oriente. Luci e colori di terre lontane, exh. cat. Parma, Fondazione Magnani-Rocca, March 17 - July 1 2018, Paolo Serafini &amp; Stefano Roffi (ed.), Milan, Silvana Editoriale, 2018, p. 43-49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-49, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New &amp;quot;Eldorado&amp;quot;. The French Market for pre-Columbian Artefacts in the Interwar Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Savoy; Charlotte Guichard; Christine Howald. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquiring Cultures. Histories of World Art on Western Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.101-119, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la splendeur publicitaire à la mise au placard : l'affiche de vente publique du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olivier Belin et Florence Ferran (dirs.), Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, 2018, p. 193-219</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création sémantique de la valeur. Les ventes aux enchères d'objets chinois à Paris (1858-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Espagne et Li Hongtu (dir.), Chine France - Europe Asie. Itinéraires de concepts, Paris, Editions Rue d'Ulm, 2018, p. 217-239</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-239, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986365v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-02986386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Friant et le marché de l'art</w:t>
               </w:r>
@@ -3898,221 +3898,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measuring and analyzing past preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution, Cognition and Culture Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint-Jacut-de-la-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Viau: Computational Analysis of George Viau’s Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Abgaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Lazaros Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Montanteme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Nijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSL Intensive Week en humanités numériques -DHAI course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889105v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03884191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impressionnisme dans le « système des objets » collectionnés</w:t>
               </w:r>
@@ -4841,151 +4841,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 2/4 : Orientalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 1/4 : Abolir le bibelot asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856782v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03856788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 3/4 : L'Eldorado américain</w:t>
               </w:r>
@@ -5185,51 +5185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61D4EC05"/>
+    <w:nsid w:val="1CD96EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5416,51 +5416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-saint-raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2007-3656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197026842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/249148389250110710385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502734574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/heac020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.030.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts10030053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2020.19.2.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts8030096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges M&#233;traux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Biro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Abgaryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Lazaros Georgiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanteme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nijman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/AFY5HH" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04927521v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-saint-raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2007-3656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197026842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/249148389250110710385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502734574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/heac020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.030.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts10030053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2020.19.2.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges M&#233;traux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts8030096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Biro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Abgaryan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Lazaros Georgiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanteme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nijman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/AFY5HH" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04927521v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>