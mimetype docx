--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -223,3595 +223,4615 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voir l'ailleurs dans l'ici. Pour une micro-histoire globale de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Borders. The Key for art market power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Mariz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. 2026, Publications d'histoire économique et sociale internationale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine séquestré. (Dé)possessions des biens culturels dans les révolutions et les conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connecter les mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Fine. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des galeries d'art en France Du XIXᵉ au XXIᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ensabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782080444561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des images en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments d'une histoire globale de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Rue d'Ulm. 2021, 978-2-7288-0744-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la conquête du marché de l'art. Le Pari(s) des enchères (1830-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrit réflexif. Accompagnement du travail de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université PSL (Paris Sciences &amp; Lettres). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927521v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles tendances du marché de l’art. Les ventes aux enchères en France et à l’international en 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil des Maisons de Vente. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles tendances du marché de l’art. Les ventes aux enchères en France et à l’international en 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil des Maisons de Vente. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images in Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artl@s Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les expositions régionales. Le projet DatArt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14z4s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dézoomer pour y voir plus clair ? Une étude numérique du Metropolitan Museum of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carini-Siguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bjt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Viau : histoire et aléas d’un projet en humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, https://journals.openedition.org/framespa/14121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/framespa.14121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociology of self-declared collectors at the turn of the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Art Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Toulouse salons: a regional counterweight to the Parisian art scene? (1861–1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Economic History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ereh/heac020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art ou de la spéculation ? Ce que nous apprend le XIXe siècle sur la valeur des oeuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (30-31), pp.105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.030.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dé)construire pour s’élever contre le modèle paternel : stratégie littéraire et immobilière d’Alexandre Dumas fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23/3, pp.32-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une histoire élargie des collections ? Les annuaires artistiques des collectionneurs au prisme des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (1), pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Show Must Go On”. Ethnography of the Art Market Facing the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/arts10030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the Circulations of Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artl@s Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vanishing paths of African artefacts: Mapping the Parisian auction market for &amp;quot;primitive&amp;quot; objects in the interwar period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Art Market Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Collection of Alexandre Berthier, Prince of Wagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Viraben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nineteenth-Century Art Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29411/ncaw.2020.19.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre spécimen et &amp;quot;belle série&amp;quot; : la paradoxale mise en art des objets préhistoriques en vente publique (1882-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce n'est pas de l'art mais du commerce !&amp;quot; L'ascension du marché comme prescripteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffuser le goût de la sculpture moderne : Les stratégies commerciales d'Adrien-Aurélien Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Viraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.27-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting Harrison and Cynthia White’s Academic vs. Dealer-Critic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/arts8030096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Enemy Asset to National Showcase: France’s Seizure and Circulation of the Matsukata Collection (1944-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artl@s Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (3), pp.21-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing Dispersal: Auction Sales from the Yuanmingyuan loot in Paris in the 1860s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Journal for Art Market Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enriching and Cutting: How to Visualize Networks Thanks to Linked Open Data Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Artl@s Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un marché qui reste de marbre ? La sculpture moderne dans les ventes aux enchères publiques parisiennes (1850-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.27-33</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au son de la trompette. Les ventes aux enchères publiques à Bordeaux, de la Restauration aux années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rues des tableaux : The Geography of the Parisian Art Market 1815-1955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artl@s Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.119-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...205 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas les masques ! Pour une relecture socio- économique du Montparnasse des années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artl@s Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 5 (1), pp.119-159</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “marchands de tableaux” dans le Bottin du commerce : une approche globale du marché de l’art à Paris entre 1815 et 1955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Faizand de Maupeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artl@s Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d’un malentendu : de Bénin au Soleil levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre Girard-Muscagorry (dir.), L’instrument-monde. Une histoire globale de la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion / éditions du CNM, p. 113-116, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le séquestre devient opportunité muséale : les Rouault de la collection Fukushima (1944-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent Négri et Léa Saint-Raymond (dir.), Le patrimoine séquestré. (Dé)possessions des biens culturels dans les révolutions et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 183-201, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”L’école de Marseille” : une Arlésienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peindre Marseille, 1853-1878, Une autre modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 44-53, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des « déplacés » : œuvres de la collection Chtchoukine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chtchoukine inconnu : au-delà d’une collection d’art moderne, cat. exp. Moscou, Musée Pouchkine (exposition du 26 novembre 2024 au 16 mars 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-31, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition de 1874, un échec commercial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Patry; Anne Robbins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris 1874. Inventer l’impressionnisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMN, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mémoire parcellaire ? Le legs du docteur Faure à la ville d’Aix-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Tassignon, Marc André Renold et Marina Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour les oeuvres orphelines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudes en droit de l’art, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ziem, un virtuose du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William Saadé; Charles Villeneuve de Janti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Félix Ziem (1821-1911), saisir la lumière (cat. exp.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A great pride for France': French Museums and the Matsukata Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renoir, Monet, Gauguin - Images of a Floating World, exhibition catalog, February 6 - May 15, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum Folkwang, p.142-157, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impressionnisme dans les annuaires de collectionneurs, en France et à l’étranger (1878-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ségolène Le Men; Félicie de Maupeou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionner l’impressionnisme. Le rôle des collectionneurs dans la constitution et la diffusion du mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.150-159, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A great pride for France’: French Museums and the Matsukata Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Métraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renoir, Monet, Gauguin - Images of a Floating World (exh. cat.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Essen, Museum Folkwang, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI for Digital Humanities and Computational Social Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...147 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Braunschweig; Malik Ghallab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflections on AI for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Masters versus Modern Art in Parisian Auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Susanna Avery-Quash and Barbara Pezzini, Old Masters Worldwide, Markets, Movements and Museums, 1789-1939, Londres, Bloomsbury, 2020, p. 101-116.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African Negro Art&amp;quot;: Fénéon as Lender to MoMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaelle Biro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Félix Fénéon: The Anarchist and the Avant-Garde, Starr Figura, Isabelle Cahn and Philippe Peltier (dirs.), New York, MoMA, 2020, pp. 200-203</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gauguin: Businessman or Starving Artist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gauguin, A Spiritual Journey, San Francisco, De Young Museum, November 17, 2018 - June 23, 2019, New York: Prestel, 98-105.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tissot and the French Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">James Tissot: Fashion and Faith, San Francisco, De Young Museum, October 12 2019- February 9 2020, p. 30-34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l'art en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valérie Kobi, Stephanie Marchal et Alexander Linke (dirs.), Spannungsfeld Museum. Akteure, Narrative und Politik in Deutschland und Frankreich um 1900, Berlin, De Gruyter, 2019, p. 196-218.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectionneurs d'art asiatique à Paris (1858-1939) : une analyse socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie Laureillard et Cléa Patin (dir.), A la croisée de collections d'art entre Asie et Occident, du XIXe siècle à nos jours, Paris, Hémisphères, 2019, p.292-247</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché secondaire de l'art, un &amp;quot;aimant&amp;quot; pour les galeries parisiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hélène Ivanoff et Denise Vernerey-Laplace (dirs.), Les artistes et leurs galeries, Paris-Berlin, 1900-1950, Tome 1 : Paris, Rouen, Presses Universitaires de Rouen et du Havre, 2019, p.35-44.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Agnès Penot</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la splendeur publicitaire à la mise au placard : l'affiche de vente publique du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gauguin, A Spiritual Journey, San Francisco, De Young Museum, November 17, 2018 - June 23, 2019, New York: Prestel, 98-105.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Olivier Belin et Florence Ferran (dirs.), Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, 2018, p. 193-219</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création sémantique de la valeur. Les ventes aux enchères d'objets chinois à Paris (1858-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valérie Kobi, Stephanie Marchal et Alexander Linke (dirs.), Spannungsfeld Museum. Akteure, Narrative und Politik in Deutschland und Frankreich um 1900, Berlin, De Gruyter, 2019, p. 196-218.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Michel Espagne et Li Hongtu (dir.), Chine France - Europe Asie. Itinéraires de concepts, Paris, Editions Rue d'Ulm, 2018, p. 217-239</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-239, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasini, un orientalista italiano al Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasini e l'Oriente. Luci e colori di terre lontane, exh. cat. Parma, Fondazione Magnani-Rocca, March 17 - July 1 2018, Paolo Serafini &amp; Stefano Roffi (ed.), Milan, Silvana Editoriale, 2018, p. 43-49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-49, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New &amp;quot;Eldorado&amp;quot;. The French Market for pre-Columbian Artefacts in the Interwar Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Savoy; Charlotte Guichard; Christine Howald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquiring Cultures. Histories of World Art on Western Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.101-119, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Friant et le marché de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Villeneuve de Janti (dir.), Emile Friant, le dernier naturaliste ? 1863-1932, cat. exp. Nancy, Musée des Beaux-Arts, Paris, Somogy, p. 34-37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3821,759 +4841,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gods at auction: the market for Himalayan artefacts (1883-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on recovery of cultural heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nepal Heritage Recovery Campaign, Jun 2025, Lalitpur, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and analyzing past preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution, Cognition and Culture Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Viau: Computational Analysis of George Viau’s Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Abgaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Lazaros Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Montanteme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Nijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSL Intensive Week en humanités numériques -DHAI course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impressionnisme dans le « système des objets » collectionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionner l’impressionnisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction Workflow for Digitised Entry-based Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Joyeux-Prunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual event 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Zagreb / Virtual, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impressionnistes à contre-courant du marché ? Le musée imaginaire de l’hôtel Drouot (1874-1875).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un portrait intérieur : le musée imaginaire des impressionnistes, Rouen, Musée des Beaux-Arts / Université Paris Nanterre, 7-8 septembre 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7910/DVN/AFY5HH⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-04927521v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visite de l'exposition &amp;quot;Connecter les mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts aux interfaces : approches économiques, quantitatives et numériques de la production et de la circulation des oeuvres d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition au poste de Maître de conférences de l'université Paris Sciences et Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4583,153 +5603,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques culturelles et patrimoniales en Europe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections d'oeuvres d'art privées et publiques (XIXe -XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4739,91 +5759,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes aux enchères au 19e siècle, femmes-objets ou actrices du marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4833,291 +5853,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 1/4 : Abolir le bibelot asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 2/4 : Orientalismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 3/4 : L'Eldorado américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjugé ! Une géopolitique du goût. 4/4 : Altérités plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5185,51 +6205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CD96EBF"/>
+    <w:nsid w:val="0455EDC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5416,51 +6436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-saint-raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2007-3656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197026842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/249148389250110710385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502734574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/heac020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.030.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts10030053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2020.19.2.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges M&#233;traux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts8030096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Biro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Abgaryan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Lazaros Georgiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanteme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nijman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/AFY5HH" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04927521v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lea-saint-raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2007-3656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197026842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/249148389250110710385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502734574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mariz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04927521v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carini-Siguret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bjt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/heac020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.030.0105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts10030053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2020.19.2.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts8030096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges M&#233;traux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Faizand de Maupeou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501826v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Biro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Penot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Abgaryan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Lazaros Georgiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanteme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nijman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/AFY5HH" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623964v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856782v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856795v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>