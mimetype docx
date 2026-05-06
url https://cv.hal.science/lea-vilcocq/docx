--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Oxidation of Kraft Lignin in a Trickle-Bed Continuous Reactor</w:t>
+                <w:t xml:space="preserve">Recent developments in the use of machine learning in catalysis: a broad perspective with applications in kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hernandez Manas</w:t>
+                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
+                <w:t xml:space="preserve">Yves Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 508, pp.160872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.160872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891254v1</w:t>
+                <w:t xml:space="preserve">hal-05377000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the use of machine learning in catalysis: a broad perspective with applications in kinetics</w:t>
+                <w:t xml:space="preserve">Catalytic Oxidation of Kraft Lignin in a Trickle-Bed Continuous Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
+                <w:t xml:space="preserve">Antonio Hernandez Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Schuurman</w:t>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 508, pp.160872. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.160872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377000v1</w:t>
+                <w:t xml:space="preserve">hal-04891254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of aliphatic and phenolic compounds present in industrial black liquors using HPLC-DAD and IC-MS/MS methods</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Saupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -491,51 +491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peculiar role of copper in the saccharides hydrogenation in aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Zaccheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,100 +621,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the use of machine learning in catalysis: A broad perspective with applications in kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.160872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984692v1</w:t>
@@ -764,51 +764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Madignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -853,217 +853,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of catalytic oxidation of kraft black liquor for the production of biosourced compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical review of furfural and furfuryl alcohol production: Past, present, and future on heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Silva Sanches Jorqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Franzo de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fernanda Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Boyron</w:t>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taam</w:t>
+                <w:t xml:space="preserve">Dominique Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (12), pp.4793. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 665, pp.119360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3gc00388d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139134v1</w:t>
+                <w:t xml:space="preserve">hal-04307639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin Catalytic Oxidation by CuO/TiO2: Role of Catalyst in Phenolics Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hernández Mañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1104,1459 +1108,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydrogenation of Hemicellulosic Sugars: Reaction Kinetics and Influence of Sugar Structure on Reaction Rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of catalytic oxidation of kraft black liquor for the production of biosourced compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria D S Freitas</w:t>
+                <w:t xml:space="preserve">N. Chaussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">A. Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Philippe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300263⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (12), pp.4793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3gc00388d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307642v1</w:t>
+                <w:t xml:space="preserve">hal-04139134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-WOx Coatings on Aluminum Open Cell Foams as Potential Packing Material for Esterification of Glycolic Acid with Ethanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Reyes</w:t>
+                <w:t xml:space="preserve">Catalytic Hydrogenation of Hemicellulosic Sugars: Reaction Kinetics and Influence of Sugar Structure on Reaction Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria D S Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.e202201415. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.e202300263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027432v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of furfural and furfuryl alcohol production: Past, present, and future on heterogeneous catalysis</w:t>
+                <w:t xml:space="preserve">TiO2-WOx Coatings on Aluminum Open Cell Foams as Potential Packing Material for Esterification of Glycolic Acid with Ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Silva Sanches Jorqueira</w:t>
+                <w:t xml:space="preserve">L. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Franzo de Lima</w:t>
+                <w:t xml:space="preserve">M. Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Fernanda Moya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Richard</w:t>
+                <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 665, pp.119360. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.e202201415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307639v1</w:t>
+                <w:t xml:space="preserve">hal-04027432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocatalyzed and heterogeneously catalyzed esterification kinetics of glycolic acid with ethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+                <w:t xml:space="preserve">Production of Phenolic Compounds from Catalytic Oxidation of Kraft Black Liquor in a Continuous Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hernández-Mañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1RE00418B⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (21), pp.7430-7437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574361v1</w:t>
+                <w:t xml:space="preserve">hal-03702867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Autohydrolysis and Catalytic Hydrolysis of Biomass for the Production of Hemicellulose Oligosaccharides and Sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Crepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florbela Carvalheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.30-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/reactions3010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Phenolic Compounds from Catalytic Oxidation of Kraft Black Liquor in a Continuous Reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bertaud</w:t>
+                <w:t xml:space="preserve">Autocatalyzed and heterogeneously catalyzed esterification kinetics of glycolic acid with ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fongarland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (21), pp.7430-7437. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.460-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c00486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RE00418B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702867v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Liquefaction of Kraft Lignin with Solvothermal Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected reactivity related to support effects during xylose hydrogenation over ruthenium catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Sebhat</w:t>
+                <w:t xml:space="preserve">Victoria Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- El Roz A.</w:t>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fongarland</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (62), pp.39387-39398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal11080875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RA08193D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333510v1</w:t>
+                <w:t xml:space="preserve">hal-03574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected reactivity related to support effects during xylose hydrogenation over ruthenium catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Liquefaction of Kraft Lignin with Solvothermal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sebhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- El Roz A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vilcocq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (62), pp.39387-39398. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1RA08193D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal11080875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574366v1</w:t>
+                <w:t xml:space="preserve">hal-03333510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of solvolysis of technical lignins in flow reactor</w:t>
+                <w:t xml:space="preserve">Influence of Reduction-Carburization Parameters on the Performance of Supported Molybdenum Carbide Catalysts in Succinic Acid Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woldemichael Sebhat</w:t>
+                <w:t xml:space="preserve">M. Abou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman El-Roz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Crepet</w:t>
+                <w:t xml:space="preserve">A. Lilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ladaviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
+                <w:t xml:space="preserve">M. Vecino-Mantilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-019-00435-z⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (29), pp.12964-12976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031346v1</w:t>
+                <w:t xml:space="preserve">hal-02925852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green is the new black – a review of technologies for carboxylic acid recovery from black liquor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative study of solvolysis of technical lignins in flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woldemichael Sebhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Crepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ladaviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0gc02627a⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.351-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-019-00435-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430373v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reduction-Carburization Parameters on the Performance of Supported Molybdenum Carbide Catalysts in Succinic Acid Hydrogenation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Nikitine</w:t>
+                <w:t xml:space="preserve">Green is the new black – a review of technologies for carboxylic acid recovery from black liquor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (29), pp.12964-12976. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.8097 - 8115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0gc02627a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925852v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of Cellobiose and Xylan over TiO 2 -Based Catalysts</w:t>
               </w:r>
@@ -2581,51 +2581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wayne Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (4), pp.5555-5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wayne Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (4), pp.5555-5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2900,632 +2900,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanism of sorbitol transformation over an original bifunctional catalytic system.</w:t>
+                <w:t xml:space="preserve">New bifunctional catalytic systems for sorbitol transformation into biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Koerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.09.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138563v1</w:t>
+                <w:t xml:space="preserve">hal-01198896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New bifunctional catalytic systems for sorbitol transformation into biofuels</w:t>
+                <w:t xml:space="preserve">New insights into the mechanism of sorbitol transformation over an original bifunctional catalytic system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.11.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01198896v1</w:t>
+                <w:t xml:space="preserve">hal-01138563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Sorbitol to Biofuels by Heterogeneous Catalysis: Chemical and Industrial Considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of olivine supported copper sorbents performances in the desulfurization process in link with biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cabiac</w:t>
+                <w:t xml:space="preserve">A. Hachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Especel</w:t>
+                <w:t xml:space="preserve">C. Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+                <w:t xml:space="preserve">A. Kiennemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012073⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936220v1</w:t>
+                <w:t xml:space="preserve">hal-05472092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of olivine supported copper sorbents performances in the desulfurization process in link with biomass gasification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of Sorbitol to Biofuels by Heterogeneous Catalysis: Chemical and Industrial Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hachimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
+                <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courson</w:t>
+                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiennemann</w:t>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118, </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (5), pp.841-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472092v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbitol transformation in aqueous medium: Influence of metal/acid balance on reaction selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (1), pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,77 +3597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabiac A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3764,455 +3764,455 @@
                 <w:t xml:space="preserve">Kinetic study of lignocellulosic biomass transformation into glycols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">GECat'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238175v1</w:t>
+                <w:t xml:space="preserve">hal-04133223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of lignocellulosic biomass transformation into glycols</w:t>
+                <w:t xml:space="preserve">Kinetic modeling for the glucose transformation to glycols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L. Zanota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Ecole VALOTHERBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133223v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling for the glucose transformation to glycols</w:t>
+                <w:t xml:space="preserve">Kinetic study of lignocellulosic biomass transformation into glycols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole VALOTHERBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Fréjus, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238174v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of lignocellulosic biomass transformation into glycols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Thermobio 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,77 +4263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernandez Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATBIOR V 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernandez Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Manas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vilcocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400730" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vilcocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reyes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pappalardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Manas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madignier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4su00144c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00388d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez Ma&#241;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Djakovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02082-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D S Freitas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reyes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nikitine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Franzo de Lima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernanda Moya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00418B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florbela Carvalheiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Duarte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions3010003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez-Ma&#241;as" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c00486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- El Roz A." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11080875" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08193D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woldemichael Sebhat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Roz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00435-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02627a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Hamdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01934" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rebmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiennemann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2013.10.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Zanota" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Manas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vilcocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160872" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Manas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vilcocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400730" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reyes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pappalardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Manas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madignier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4su00144c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Franzo de Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernanda Moya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119360" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez Ma&#241;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Djakovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02082-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00388d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D S Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reyes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanota" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nikitine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201415" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez-Ma&#241;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c00486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florbela Carvalheiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Duarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions3010003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00418B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Freitas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08193D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- El Roz A." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11080875" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Hamdan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woldemichael Sebhat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Roz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00435-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02627a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rebmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiennemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2013.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Zanota" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Manas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>