--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the use of machine learning in catalysis: a broad perspective with applications in kinetics</w:t>
+                <w:t xml:space="preserve">Catalytic Oxidation of Kraft Lignin in a Trickle-Bed Continuous Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
+                <w:t xml:space="preserve">Antonio Hernandez Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Schuurman</w:t>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 508, pp.160872. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.160872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377000v1</w:t>
+                <w:t xml:space="preserve">hal-04891254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Oxidation of Kraft Lignin in a Trickle-Bed Continuous Reactor</w:t>
+                <w:t xml:space="preserve">Recent developments in the use of machine learning in catalysis: a broad perspective with applications in kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hernandez Manas</w:t>
+                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
+                <w:t xml:space="preserve">Yves Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 508, pp.160872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.160872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891254v1</w:t>
+                <w:t xml:space="preserve">hal-05377000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of aliphatic and phenolic compounds present in industrial black liquors using HPLC-DAD and IC-MS/MS methods</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Saupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -491,51 +491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peculiar role of copper in the saccharides hydrogenation in aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Zaccheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,100 +621,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the use of machine learning in catalysis: A broad perspective with applications in kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.160872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984692v1</w:t>
@@ -764,51 +764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Madignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -853,1143 +853,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of furfural and furfuryl alcohol production: Past, present, and future on heterogeneous catalysis</w:t>
+                <w:t xml:space="preserve">Lignin Catalytic Oxidation by CuO/TiO2: Role of Catalyst in Phenolics Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Silva Sanches Jorqueira</w:t>
+                <w:t xml:space="preserve">Antonio Hernández Mañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Franzo de Lima</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Djakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119360⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02082-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307639v1</w:t>
+                <w:t xml:space="preserve">hal-04019722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Catalytic Oxidation by CuO/TiO2: Role of Catalyst in Phenolics Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of catalytic oxidation of kraft black liquor for the production of biosourced compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hernández Mañas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">O. Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Djakovitch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (12), pp.4793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02082-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3gc00388d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019722v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of catalytic oxidation of kraft black liquor for the production of biosourced compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Hydrogenation of Hemicellulosic Sugars: Reaction Kinetics and Influence of Sugar Structure on Reaction Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria D S Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3gc00388d⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.e202300263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139134v1</w:t>
+                <w:t xml:space="preserve">hal-04307642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydrogenation of Hemicellulosic Sugars: Reaction Kinetics and Influence of Sugar Structure on Reaction Rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TiO2-WOx Coatings on Aluminum Open Cell Foams as Potential Packing Material for Esterification of Glycolic Acid with Ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria D S Freitas</w:t>
+                <w:t xml:space="preserve">M. Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Philippe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.e202300263. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.e202201415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307642v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-WOx Coatings on Aluminum Open Cell Foams as Potential Packing Material for Esterification of Glycolic Acid with Ethanol</w:t>
+                <w:t xml:space="preserve">Critical review of furfural and furfuryl alcohol production: Past, present, and future on heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reyes</w:t>
+                <w:t xml:space="preserve">Diogo Silva Sanches Jorqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Franzo de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fernanda Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Meille</w:t>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nikitine</w:t>
+                <w:t xml:space="preserve">Dominique Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.e202201415. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 665, pp.119360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027432v1</w:t>
+                <w:t xml:space="preserve">hal-04307639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Phenolic Compounds from Catalytic Oxidation of Kraft Black Liquor in a Continuous Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Autohydrolysis and Catalytic Hydrolysis of Biomass for the Production of Hemicellulose Oligosaccharides and Sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hernández-Mañas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Crepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florbela Carvalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c00486⟩</w:t>
+              <w:t xml:space="preserve">Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.30-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/reactions3010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702867v1</w:t>
+                <w:t xml:space="preserve">hal-03509331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Autohydrolysis and Catalytic Hydrolysis of Biomass for the Production of Hemicellulose Oligosaccharides and Sugars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Autocatalyzed and heterogeneously catalyzed esterification kinetics of glycolic acid with ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luis C Duarte</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/reactions3010003⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.460-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1RE00418B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509331v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocatalyzed and heterogeneously catalyzed esterification kinetics of glycolic acid with ethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+                <w:t xml:space="preserve">Production of Phenolic Compounds from Catalytic Oxidation of Kraft Black Liquor in a Continuous Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hernández-Mañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.460-474. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (21), pp.7430-7437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1RE00418B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574361v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected reactivity related to support effects during xylose hydrogenation over ruthenium catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (62), pp.39387-39398. </w:t>
@@ -2053,77 +2053,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sebhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- El Roz A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,412 +2151,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reduction-Carburization Parameters on the Performance of Supported Molybdenum Carbide Catalysts in Succinic Acid Hydrogenation</w:t>
+                <w:t xml:space="preserve">Comparative study of solvolysis of technical lignins in flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abou Hamdan</w:t>
+                <w:t xml:space="preserve">Woldemichael Sebhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lilic</w:t>
+                <w:t xml:space="preserve">Ayman El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Crepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vecino-Mantilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
+                <w:t xml:space="preserve">Catherine Ladaviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01934⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.351-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-019-00435-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925852v1</w:t>
+                <w:t xml:space="preserve">hal-03031346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of solvolysis of technical lignins in flow reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green is the new black – a review of technologies for carboxylic acid recovery from black liquor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-019-00435-z⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.8097 - 8115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0gc02627a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031346v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green is the new black – a review of technologies for carboxylic acid recovery from black liquor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+                <w:t xml:space="preserve">Influence of Reduction-Carburization Parameters on the Performance of Supported Molybdenum Carbide Catalysts in Succinic Acid Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vecino-Mantilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vilcocq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.8097 - 8115. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (29), pp.12964-12976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0gc02627a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430373v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of Cellobiose and Xylan over TiO 2 -Based Catalysts</w:t>
               </w:r>
@@ -2581,51 +2581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wayne Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (4), pp.5555-5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wayne Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (4), pp.5555-5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3176,356 +3176,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of olivine supported copper sorbents performances in the desulfurization process in link with biomass gasification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of Sorbitol to Biofuels by Heterogeneous Catalysis: Chemical and Industrial Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hachimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vilcocq</w:t>
+                <w:t xml:space="preserve">A. Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courson</w:t>
+                <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiennemann</w:t>
+                <w:t xml:space="preserve">E. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (5), pp.841-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472092v1</w:t>
+                <w:t xml:space="preserve">hal-01936220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Sorbitol to Biofuels by Heterogeneous Catalysis: Chemical and Industrial Considerations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of olivine supported copper sorbents performances in the desulfurization process in link with biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Especel</w:t>
+                <w:t xml:space="preserve">A. Hachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guillon</w:t>
+                <w:t xml:space="preserve">C. Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duprez</w:t>
+                <w:t xml:space="preserve">A. Kiennemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (5), pp.841-860. </w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936220v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbitol transformation in aqueous medium: Influence of metal/acid balance on reaction selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (1), pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,77 +3597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabiac A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
@@ -3922,51 +3922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-L. Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole VALOTHERBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Fréjus, France</w:t>
@@ -4034,64 +4034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4155,64 +4155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nikitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Thermobio 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,77 +4263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernandez Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATBIOR V 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernandez Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vilcocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160872" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Manas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vilcocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400730" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reyes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pappalardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Manas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madignier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4su00144c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Franzo de Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernanda Moya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119360" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez Ma&#241;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Djakovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02082-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00388d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D S Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reyes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanota" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nikitine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201415" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez-Ma&#241;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c00486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florbela Carvalheiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Duarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions3010003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00418B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Freitas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08193D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- El Roz A." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11080875" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Hamdan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woldemichael Sebhat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Roz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00435-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02627a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rebmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiennemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2013.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Zanota" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Manas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Manas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vilcocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400730" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vilcocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reyes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pappalardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Manas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madignier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4su00144c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;ndez Ma&#241;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Djakovitch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02082-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00388d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D S Freitas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reyes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nikitine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Franzo de Lima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernanda Moya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florbela Carvalheiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C Duarte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions3010003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00418B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez-Ma&#241;as" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c00486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Freitas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08193D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- El Roz A." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11080875" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woldemichael Sebhat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Roz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00435-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc02627a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Hamdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01934" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rebmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiennemann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2013.10.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Zanota" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez Manas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>