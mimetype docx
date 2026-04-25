--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1427,637 +1427,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil fauna diversity and chemical stressors: a review of knowledge gaps and roadmap for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jes Hines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (6), pp.845 - 859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195881v1</w:t>
+                <w:t xml:space="preserve">hal-03312266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna diversity and chemical stressors: a review of knowledge gaps and roadmap for future research</w:t>
+                <w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Jochum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+                <w:t xml:space="preserve">Arthur Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05627⟩</w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312266v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701410v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A history of extreme disturbance affects the relationship between the abundances of nitrifiers in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity mediates the effects of stressors but not nutrients on litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Jurburg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederik de Laender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-020-01491-8⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.55659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150463v1</w:t>
+                <w:t xml:space="preserve">hal-02926074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity mediates the effects of stressors but not nutrients on litter decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A history of extreme disturbance affects the relationship between the abundances of nitrifiers in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jurburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féline Assemien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik de Laender</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Dirk van Elsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.1-40. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (8), pp.1177-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.55659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-020-01491-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926074v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the use of reference organisms in radiological impact assessments provide adequate protection of all the species within an environment?</w:t>
               </w:r>
@@ -2183,554 +2183,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological risk assessment of mixtures of radiological and chemical stressors Methodology to implement an msPAF approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">L. Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">C. Della Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">K. Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier-Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 231, pp.1421-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532705v1</w:t>
+                <w:t xml:space="preserve">hal-02552687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological risk assessment of mixtures of radiological and chemical stressors Methodology to implement an msPAF approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Della Vedova</w:t>
+                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Beaugelin-Seiller</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier-Laplace</w:t>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gilbin</w:t>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 231, pp.1421-1432. </w:t>
+              <w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552687v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lebrun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+                <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4845-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 569, pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532507v1</w:t>
+                <w:t xml:space="preserve">hal-01532563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gimbert</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3053-3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532563v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal communities are more sensitive indicators to non-extreme soil moisture variations than bacterial communities</w:t>
               </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,77 +2859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 520, pp.136-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2976,77 +2976,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a relationship between earthworm energy reserves and metal availability after exposure to eld contaminated soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 191, pp.182-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,90 +3511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3632,327 +3632,327 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628851v1</w:t>
+                <w:t xml:space="preserve">hal-01628863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628863v1</w:t>
+                <w:t xml:space="preserve">hal-01628851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation graphique comme outil d’étude de la biodisponibilité des métaux pour le ver de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits distribution as causal link between environmental pressure (local climate and cropping systems) and soil invertebrate abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,90 +4111,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking chemical availability of trace elements with toxicological effects in earthworms exposed to moderately contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th (ICGH) International Conference on environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of organic matter on trace metal availability in contaminated soils: case of high biomass perennial crops vs annual crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,77 +4493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4769,51 +4769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5110,51 +5110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K Cameron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Burton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Hines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Malladi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jurburg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line Assemien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk van Elsas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01491-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Laender" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55659" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02474698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Smith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cohenny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG8R3CGC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4845-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaisermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Mora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796794v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K Cameron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Burton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Hines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Malladi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Laender" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55659" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jurburg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line Assemien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Salles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk van Elsas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01491-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02474698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Smith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cohenny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG8R3CGC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4845-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaisermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Mora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796794v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>