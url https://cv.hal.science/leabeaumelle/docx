--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of ground beetles improved aphid control but did not increase crop yields on European farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Čerevková</w:t>
+                <w:t xml:space="preserve">Global changes and their environmental stressors have a significant impact on soil biodiversity—A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R P Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin K Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria J Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ferlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.3035⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.110540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827243v1</w:t>
+                <w:t xml:space="preserve">hal-04851219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global changes and their environmental stressors have a significant impact on soil biodiversity—A meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olga Ferlian</w:t>
+                <w:t xml:space="preserve">Functional diversity of ground beetles improved aphid control but did not increase crop yields on European farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Batáry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Čerevková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.110540. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.3035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851219v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and bioaccumulation of pesticides in terrestrial arthropods and food webs: State of knowledge and perspectives for research</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jes Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,637 +1427,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna diversity and chemical stressors: a review of knowledge gaps and roadmap for future research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05627⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312266v1</w:t>
+                <w:t xml:space="preserve">hal-03195881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t>
+                <w:t xml:space="preserve">Soil fauna diversity and chemical stressors: a review of knowledge gaps and roadmap for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jes Hines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Auriol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Thiéry</w:t>
+                <w:t xml:space="preserve">Malte Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (6), pp.845 - 859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701410v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195881v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity mediates the effects of stressors but not nutrients on litter decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A history of extreme disturbance affects the relationship between the abundances of nitrifiers in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jurburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féline Assemien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dirk van Elsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.55659⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (8), pp.1177-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-020-01491-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926074v1</w:t>
+                <w:t xml:space="preserve">hal-03150463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A history of extreme disturbance affects the relationship between the abundances of nitrifiers in soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity mediates the effects of stressors but not nutrients on litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Dirk van Elsas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederik de Laender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (8), pp.1177-1187. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-020-01491-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.55659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150463v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the use of reference organisms in radiological impact assessments provide adequate protection of all the species within an environment?</w:t>
               </w:r>
@@ -2183,554 +2183,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological risk assessment of mixtures of radiological and chemical stressors Methodology to implement an msPAF approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beaumelle</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Della Vedova</w:t>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Beaugelin-Seiller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Gilbin</w:t>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 231, pp.1421-1432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552687v1</w:t>
+                <w:t xml:space="preserve">hal-01532705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+                <w:t xml:space="preserve">Ecological risk assessment of mixtures of radiological and chemical stressors Methodology to implement an msPAF approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Della Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">K. Beaugelin-Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">J. Garnier-Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t>
+              <w:t xml:space="preserve">, 2017, 231, pp.1421-1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532705v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gimbert</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3053-3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532563v1</w:t>
+                <w:t xml:space="preserve">hal-01532507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+                <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 569, pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4845-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal communities are more sensitive indicators to non-extreme soil moisture variations than bacterial communities</w:t>
               </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,236 +2859,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 520, pp.136-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a relationship between earthworm energy reserves and metal availability after exposure to eld contaminated soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 191, pp.182-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3098,146 +3110,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing biodiversity and ecosystem services to safeguard multifunctional vineyard landscapes in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Elsevier, pp.305-335, 2021, Advances in Ecological Research, 978-0-323-91503-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3247,216 +3259,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bligth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the importance of site-specific fauna in environmental risk assessment for routine atmospheric radionuclidesreleases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,867 +3487,867 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Data for Radiological Impact Assessments - IAEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation graphique comme outil d’étude de la biodisponibilité des métaux pour le ver de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional traits distribution as causal link between environmental pressure (local climate and cropping systems) and soil invertebrate abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t>
+              <w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738568v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits distribution as causal link between environmental pressure (local climate and cropping systems) and soil invertebrate abundance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">La modélisation graphique comme outil d’étude de la biodisponibilité des métaux pour le ver de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628858v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking chemical availability of trace elements with toxicological effects in earthworms exposed to moderately contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th (ICGH) International Conference on environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of organic matter on trace metal availability in contaminated soils: case of high biomass perennial crops vs annual crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4345,508 +4357,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of radiological doses to wildlife due to its exposure to radionuclides in the Rhône River: case studies in link with natural background and actual NPP releases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly, EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-élémentaire de vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dubromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ducristel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 èmes Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Stella Plage, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la matière organique dans la biodisponibilité des métaux en sols contaminés : cas des cultures annuelles vs cultures pérennes à vocation énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4856,114 +4868,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical modeling of metal bioavailability to earthworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014AGPT0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5110,51 +5122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K Cameron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Burton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Hines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Malladi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Laender" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55659" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jurburg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line Assemien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Salles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk van Elsas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01491-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02474698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Smith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cohenny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG8R3CGC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4845-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaisermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Mora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796794v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K Cameron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Burton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Hines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Malladi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jurburg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line Assemien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk van Elsas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01491-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Laender" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55659" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02474698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Smith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cohenny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG8R3CGC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vedova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4845-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaisermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J0SKXP4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Mora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796794v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0054" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>