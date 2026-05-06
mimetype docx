--- v0 (2026-03-10)
+++ v1 (2026-05-06)
@@ -217,775 +217,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
+                <w:t xml:space="preserve">Unravelling ceramic content and organic coatings in Senegalese ethnographic pottery vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Debels</w:t>
+                <w:t xml:space="preserve">Maïlys Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.105111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844167v1</w:t>
+                <w:t xml:space="preserve">hal-05045858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy): functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Fanti</w:t>
+                <w:t xml:space="preserve">Du brai de bouleau dès l'âge du Bronze final en Corse ? Un cas d'étude sur le site de Cuciurpula, Serra-di-Scopamena (Corse-du-Sud).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338820v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du brai de bouleau dès l'âge du Bronze final en Corse ? Un cas d'étude sur le site de Cuciurpula, Serra-di-Scopamena (Corse-du-Sud).</w:t>
+                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Turini</w:t>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045872v1</w:t>
+                <w:t xml:space="preserve">hal-04844167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling ceramic content and organic coatings in Senegalese ethnographic pottery vessels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy): functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Delvoye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.105111. </w:t>
+              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LXXIV, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32097/1266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045858v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy) : functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A medium‐throughput approach for improved taxonomic identification of lipids preserved in ancient pottery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Lundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel K Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32097/1266⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951945v1</w:t>
+                <w:t xml:space="preserve">hal-04571279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medium‐throughput approach for improved taxonomic identification of lipids preserved in ancient pottery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy) : functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXXIV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32097/1266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04571279v1</w:t>
+                <w:t xml:space="preserve">hal-04951945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating grandmothers’ cooking: A multidisciplinary approach to foodways on an archaeological dump in Lower Casamance, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,278 +1069,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04593622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisine in transition? Organic residue analysis of domestic containers from 9th-14th century Sicily</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ARchaeological Organic residues Literature Database (AROLD): Construction of a tool for reviewing and querying published lipid data in organic residue analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Drieu</w:t>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Orecchioni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.221305⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (5), pp.1125-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019334v1</w:t>
+                <w:t xml:space="preserve">halshs-04250411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ARchaeological Organic residues Literature Database (AROLD): Construction of a tool for reviewing and querying published lipid data in organic residue analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuisine in transition? Organic residue analysis of domestic containers from 9th-14th century Sicily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Lundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Orecchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camielsa Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Drieu</w:t>
+                <w:t xml:space="preserve">Antonino Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pasqualini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronica Aniceti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (5), pp.1125-1143. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.221305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04250411v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caverna delle Arene Candide. Scavi 1997-2012. Appunti sul Neolitico</w:t>
               </w:r>
@@ -1445,364 +1445,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There’s more to a vessel than meets the eye: Organic residue analysis of ‘wine’ containers from shipwrecks and settlements of ancient Cyprus (4th–1st century bce )</w:t>
+                <w:t xml:space="preserve">Relationships between lipid profiles and use of ethnographic pottery: an exploratory study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Briggs</w:t>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Demesticha</w:t>
+                <w:t xml:space="preserve">Mazuy Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Katzev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oliver Craig</w:t>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-021-09547-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559626v1</w:t>
+                <w:t xml:space="preserve">halshs-03509378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between lipid profiles and use of ethnographic pottery: an exploratory study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">There’s more to a vessel than meets the eye: Organic residue analysis of ‘wine’ containers from shipwrecks and settlements of ancient Cyprus (4th–1st century bce )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Demesticha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drieu Léa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Regert</w:t>
+                <w:t xml:space="preserve">Susan Katzev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazuy Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Helena Wylde Swiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+                <w:t xml:space="preserve">Oliver Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-021-09547-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509378v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical evidence for the persistence of wine production and trade in Early Medieval Islamic Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Orecchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,64 +2000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into early medieval Islamic cuisine: Organic residue analysis of pottery from rural and urban Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viva Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,343 +2115,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to identify ancient wine production using biomolecular approaches?</w:t>
+                <w:t xml:space="preserve">A pottery biography: considering the entire lifecycle of a pot in organic residue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20548923.2020.1738728⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.129-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.7595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134276v1</w:t>
+                <w:t xml:space="preserve">hal-03300397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pottery biography: considering the entire lifecycle of a pot in organic residue analysis</w:t>
+                <w:t xml:space="preserve">The Missing Step of Pottery chaîne opératoire: Considering Post-firing Treatments on Ceramic Vessels Using Macro- and Microscopic Observation and Molecular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.7595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.302-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-019-09428-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300397v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Missing Step of Pottery chaîne opératoire: Considering Post-firing Treatments on Ceramic Vessels Using Macro- and Microscopic Observation and Molecular Analysis</w:t>
+                <w:t xml:space="preserve">Is it possible to identify ancient wine production using biomolecular approaches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lepère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ben Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Lundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), pp.302-326. </w:t>
+              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.16-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-019-09428-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20548923.2020.1738728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134201v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity on lipid preservation in the wall of archaeological pottery</w:t>
               </w:r>
@@ -2565,465 +2565,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodities carried in amphorae AD 600-1200. New research from Sicily</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Drieu Léa</w:t>
+                <w:t xml:space="preserve">The role of pottery in Middle Neolithic societies of western Mediterranean (Sardinia, Italy, 4500-4000 cal BC) revealed through an integrated morphometric, use-wear, biomolecular and isotopic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Carver</w:t>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver E. Craig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.110 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134330v1</w:t>
+                <w:t xml:space="preserve">halshs-03509853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic activities and pottery use in the Iron Age Corsican settlement of Cuciurpula revealed by organic residue analysi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Regert</w:t>
+                <w:t xml:space="preserve">Commodities carried in amphorae AD 600-1200. New research from Sicily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Carver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver E. Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XLV, pp.269-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783792v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pottery in Middle Neolithic societies of western Mediterranean (Sardinia, Italy, 4500-4000 cal BC) revealed through an integrated morphometric, use-wear, biomolecular and isotopic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestic activities and pottery use in the Iron Age Corsican settlement of Cuciurpula revealed by organic residue analysi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blasco</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Lugliè</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.110 - 128. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509853v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic activities and pottery use in the Iron Age Corsican settlement of Cuciurpula revealed by organic residue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.213-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511106v1</w:t>
@@ -3047,51 +3047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substances naturelles liées aux céramiques archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,51 +3242,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3295,90 +3295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sottu a leccia, u paisanu. Productions agricoles, cueillette et exploitation de la forêt en Corse de l'âge du Bronze à l'âge du Fer (2000-200 AEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Camagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sammy Ben Makhad; Priscille Dhesse; Morgane Sabatié; Magali Toriti, Nov 2025, Paimpont, France</w:t>
@@ -3532,77 +3532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the present to the past, reconstructing foodways in Senegal (West Africa) by the analysis of phytoliths in ceramic pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3657,90 +3657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and degradation processes of pottery use-wear residues : an insight from ethnography and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles de Cuciurpula (Sorbollano et Serra-di-Scopamena, Corse-du-Sud) : la structure 23, une habitation de la fin du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,64 +3890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of phytoliths analysis for the interpretation of the content of pottery : an exploratory study of african ethnographic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,103 +4002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying wine in archaeological pottery? A case study from the Late Antique and Early Medieval Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Orecchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t>
@@ -4127,90 +4127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des balanophages en Corse entre Bronze moyen et premier âge du Fer ? Une Protohistoire du gland en contexte insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4242,1109 +4242,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la poterie dans l’Impresso-cardial liguro-provençal : développements méthodologiques et premières interprétations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Drieu</w:t>
+                <w:t xml:space="preserve">Des macro-traces au synchrotron : premiers résultats et enjeux relatifs aux méthodes de montage des céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lucquin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398838v1</w:t>
+                <w:t xml:space="preserve">hal-02398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des macro-traces au synchrotron : premiers résultats et enjeux relatifs aux méthodes de montage des céramiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Vers une relecture des styles décoratifs : conséquences sur l’établissement de parentés culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages et transferts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398865v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une relecture des styles décoratifs : conséquences sur l’établissement de parentés culturelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Angeli</w:t>
+                <w:t xml:space="preserve">Détection et modélisation des réseaux poreux dans les céramiques néolithiques : perspectives pour l'identification des techniques et des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Colombo</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages et transferts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Matériaux Université Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398872v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et modélisation des réseaux poreux dans les céramiques néolithiques : perspectives pour l'identification des techniques et des usages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Drieu Léa</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Matériaux Université Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252965v1</w:t>
+                <w:t xml:space="preserve">hal-02397324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397324v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
+                <w:t xml:space="preserve">Usages de la poterie dans l’Impresso-cardial liguro-provençal : développements méthodologiques et premières interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Cassard</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver E. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Horgnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398850v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradizioni tecniche e produzione ceramica nel VI millennio BCE alle Arene Candide: un approccio integrato</w:t>
+                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Panelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112469v1</w:t>
+                <w:t xml:space="preserve">hal-02112463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
+                <w:t xml:space="preserve">Tradizioni tecniche e produzione ceramica nel VI millennio BCE alle Arene Candide: un approccio integrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Panelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112463v1</w:t>
+                <w:t xml:space="preserve">hal-02112469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional study of organic residues related to pottery vessels to explore exploitation of natural products during the Early Iron Age in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of the Association of Archaeological Wear and Residue Analysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,90 +5369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking all the traces to understand use-behaviours. A multidisciplinary functional analysis of Neolithic pottery from Sardinia (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of the Association of Archaeological Wear and Residue Analysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,90 +5477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the analysis of liquid plant products absorbed in Mediterranean transport amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Gaffney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Orecchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Thomas-Oates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5753,64 +5753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5846,879 +5846,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112459v1</w:t>
+                <w:t xml:space="preserve">halshs-02007450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Age : référentiel et premiers résultats archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Séminaires d'histoire de l'art et archéologie médiévale « Chimie appliquée à l'archéologie »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-Marseille Université, UMR LA3M, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007450v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Age : référentiel et premiers résultats archéologiques</w:t>
+                <w:t xml:space="preserve">Contenu des poteries au Néolithique dans le Nord-Ouest méditerranéen - Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires d'histoire de l'art et archéologie médiévale « Chimie appliquée à l'archéologie »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aix-Marseille Université, UMR LA3M, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international. 20e Colloque du GMPCA. Archéométrie 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194069v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contenu des poteries au Néolithique dans le Nord-Ouest méditerranéen - Premiers résultats</w:t>
+                <w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Âge : référentiel et premiers résultats archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. 20e Colloque du GMPCA. Archéométrie 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France, France</w:t>
+              <w:t xml:space="preserve">Colloque national. 2e Réunion des chercheurs francophones en géochimie organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Bourget du Lac, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112383v1</w:t>
+                <w:t xml:space="preserve">hal-02194056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Âge : référentiel et premiers résultats archéologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+                <w:t xml:space="preserve">Multi-technical approach for the study of French Decorative Arts furniture and luxury objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percot Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national. 2e Réunion des chercheurs francophones en géochimie organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Bourget du Lac, France, France</w:t>
+              <w:t xml:space="preserve">7th congress on the Application of Raman Spectroscopy in Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194056v1</w:t>
+                <w:t xml:space="preserve">hal-01279158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technical approach for the study of French Decorative Arts furniture and luxury objects</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rageot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6728,530 +6603,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of plant substances in the ancient diet of Corsica during Protohistory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Malergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Buvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA11 (International Society for Biomolecular Archaeology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with AROLD. What is the ARchaeological Organic residues Literature Database ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camielsa Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualini Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Becher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA10, New Horizons in Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tartu, Estonia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de synthèse bibliographique et collaboratif : ARchaeological Organic residues Literature Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camielsa Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqualini Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès des chercheurs francophones de geochimie organique (FROG V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the taxonomic identification of lipids preserved in pottery: towards a detailed characterisation of ancient culinary practices through MALDI-MS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver E. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Biomolecular Archaeology (ISBA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the first ceramics at Pendimoun rock-shelter: a direct reflection of the subsistence activities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7273,88 +7148,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Craig Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7364,421 +7239,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the use of the pots from the Pendimoun rock shelter: considerations about organic residue analysis of Mediterranean Neolithic pottery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic residue analysis of ceramic vessels from the Kyrenia Ship: searching for past contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Womer Katzev; H. Wylde Swiny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.379-391, 2022, 2-913745-89-X</w:t>
+              <w:t xml:space="preserve">The Kyrenia Ship Final Excavation Report, Volume I: History of the Excavation, Amphoras, Ceramics, Coins and Evidence for Dating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Books, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090888v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic residue analysis of ceramic vessels from the Kyrenia Ship: searching for past contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Briggs</w:t>
+                <w:t xml:space="preserve">Organic residue analysis of domestic containers from 10th-14th century contexts in Mazara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">S. Womer Katzev; H. Wylde Swiny. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver E. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Kyrenia Ship Final Excavation Report, Volume I: History of the Excavation, Amphoras, Ceramics, Coins and Evidence for Dating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow Books, 2022</w:t>
+              <w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medieval (secoli VII-XV). Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All’Insegna del Giglio, pp.459-468, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668993v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic residue analysis of domestic containers from 10th-14th century contexts in Mazara</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the content of amphorae from Mazara by organic residue analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver E. Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medieval (secoli VII-XV). Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, All’Insegna del Giglio, pp.459-468, 2022</w:t>
+              <w:t xml:space="preserve">, All’Insegna del Giglio, pp.455-458, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741511v1</w:t>
+                <w:t xml:space="preserve">hal-03741508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the content of amphorae from Mazara by organic residue analysis</w:t>
+                <w:t xml:space="preserve">Studying the use of the pots from the Pendimoun rock shelter: considerations about organic residue analysis of Mediterranean Neolithic pottery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medieval (secoli VII-XV). Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, All’Insegna del Giglio, pp.455-458, 2022</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.379-391, 2022, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741508v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7787,274 +7662,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining pottery use and exploitation of natural products at Clairvaux XIV during the Middle Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Mirabaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roffet-Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albert Hafner; Ekaterina V. Dolbunova; Andrey N. Mazurkevich; Elena Pranckenaite; Martin Hinz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settling Waterscapes in Europe: The Archaeology of Neolithic &amp; Bronze Age Pile-Dwellings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propylaeum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-274, 2020, 978-3-948465-83-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propylaeum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/propylaeum.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8063,51 +7938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8117,51 +7992,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8171,143 +8046,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A table ! Cuisiner il y a 8000 ans (série Past and Curious)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rueff</w:t>
+                <w:t xml:space="preserve">Mathilde Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8317,51 +8192,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8370,98 +8245,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8471,114 +8346,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et usages des poteries durant le Néolithique et la Protohistoire en Europe : les apports de l’archéologie biomoléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. COMUE Université Côte d'Azur (2015 - 2019), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017AZUR2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01680424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8725,51 +8600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Haas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit &#214;hlinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Turini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Talbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Drieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Orecchioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Meo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Aniceti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burgevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Briggs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Katzev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Wylde Swiny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12747" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazuy Arnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09547-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017983118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1738728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7595" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09428-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Horgnies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Craig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4565" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gaffney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thomas-Oates" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percot Aline" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Buvry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741511v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/714" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.714" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01680424v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR2020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Haas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit &#214;hlinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Turini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Talbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12976" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Drieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Orecchioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Meo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Aniceti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burgevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazuy Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09547-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Briggs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Katzev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Wylde Swiny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017983118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7595" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09428-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1738728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Horgnies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carver" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Craig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4565" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gaffney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thomas-Oates" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percot Aline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Buvry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668993v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/714" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.714" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01680424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR2020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>