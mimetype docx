--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -217,775 +217,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling ceramic content and organic coatings in Senegalese ethnographic pottery vessels</w:t>
+                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Turini</w:t>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mayor</w:t>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.105111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105111⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045858v1</w:t>
+                <w:t xml:space="preserve">hal-04844167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du brai de bouleau dès l'âge du Bronze final en Corse ? Un cas d'étude sur le site de Cuciurpula, Serra-di-Scopamena (Corse-du-Sud).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Turini</w:t>
+                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy): functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LXXIV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32097/1266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045872v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pottery use-alteration to food habits: Perspectives from a 20th century Diola Kassa midden (Lower Casamance, Senegal)</w:t>
+                <w:t xml:space="preserve">Unravelling ceramic content and organic coatings in Senegalese ethnographic pottery vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Debels</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Maïlys Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61, pp.104898. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104898⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.105111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844167v1</w:t>
+                <w:t xml:space="preserve">hal-05045858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy): functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Fanti</w:t>
+                <w:t xml:space="preserve">Du brai de bouleau dès l'âge du Bronze final en Corse ? Un cas d'étude sur le site de Cuciurpula, Serra-di-Scopamena (Corse-du-Sud).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338820v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medium‐throughput approach for improved taxonomic identification of lipids preserved in ancient pottery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy) : functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12976⟩</w:t>
+              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXXIV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32097/1266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571279v1</w:t>
+                <w:t xml:space="preserve">hal-04951945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery use by the first Neolithic communities of Sardinia (Italy) : functional analysis of vessels from Su Carroppu di Sirri, Carbonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A medium‐throughput approach for improved taxonomic identification of lipids preserved in ancient pottery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Lundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel K Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32097/1266⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951945v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating grandmothers’ cooking: A multidisciplinary approach to foodways on an archaeological dump in Lower Casamance, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,278 +1069,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04593622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ARchaeological Organic residues Literature Database (AROLD): Construction of a tool for reviewing and querying published lipid data in organic residue analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuisine in transition? Organic residue analysis of domestic containers from 9th-14th century Sicily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Lundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camielsa Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Drieu</w:t>
+                <w:t xml:space="preserve">Lea Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pasqualini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Orecchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Aniceti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12869⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.221305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250411v1</w:t>
+                <w:t xml:space="preserve">hal-04019334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisine in transition? Organic residue analysis of domestic containers from 9th-14th century Sicily</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ARchaeological Organic residues Literature Database (AROLD): Construction of a tool for reviewing and querying published lipid data in organic residue analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Meo</w:t>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Aniceti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (5), pp.1125-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.221305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019334v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04250411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caverna delle Arene Candide. Scavi 1997-2012. Appunti sul Neolitico</w:t>
               </w:r>
@@ -1464,77 +1464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between lipid profiles and use of ethnographic pottery: an exploratory study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazuy Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1732,77 +1732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical evidence for the persistence of wine production and trade in Early Medieval Islamic Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Orecchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,64 +2000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into early medieval Islamic cuisine: Organic residue analysis of pottery from rural and urban Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viva Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.302-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,465 +2565,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pottery in Middle Neolithic societies of western Mediterranean (Sardinia, Italy, 4500-4000 cal BC) revealed through an integrated morphometric, use-wear, biomolecular and isotopic approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+                <w:t xml:space="preserve">Commodities carried in amphorae AD 600-1200. New research from Sicily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blasco</w:t>
+                <w:t xml:space="preserve">Martin Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Lugliè</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oliver E. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XLV, pp.269-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509853v1</w:t>
+                <w:t xml:space="preserve">hal-03134330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodities carried in amphorae AD 600-1200. New research from Sicily</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver E. Craig</w:t>
+                <w:t xml:space="preserve">Domestic activities and pottery use in the Iron Age Corsican settlement of Cuciurpula revealed by organic residue analysi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia medievale : cultura materiale, insediamenti, territorio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134330v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic activities and pottery use in the Iron Age Corsican settlement of Cuciurpula revealed by organic residue analysi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of pottery in Middle Neolithic societies of western Mediterranean (Sardinia, Italy, 4500-4000 cal BC) revealed through an integrated morphometric, use-wear, biomolecular and isotopic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lachenal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.213-223. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.110 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783792v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic activities and pottery use in the Iron Age Corsican settlement of Cuciurpula revealed by organic residue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.213-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511106v1</w:t>
@@ -3047,51 +3047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substances naturelles liées aux céramiques archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,90 +3295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sottu a leccia, u paisanu. Productions agricoles, cueillette et exploitation de la forêt en Corse de l'âge du Bronze à l'âge du Fer (2000-200 AEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Camagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sammy Ben Makhad; Priscille Dhesse; Morgane Sabatié; Magali Toriti, Nov 2025, Paimpont, France</w:t>
@@ -3532,77 +3532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the present to the past, reconstructing foodways in Senegal (West Africa) by the analysis of phytoliths in ceramic pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3657,77 +3657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and degradation processes of pottery use-wear residues : an insight from ethnography and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles de Cuciurpula (Sorbollano et Serra-di-Scopamena, Corse-du-Sud) : la structure 23, une habitation de la fin du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,64 +3890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of phytoliths analysis for the interpretation of the content of pottery : an exploratory study of african ethnographic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,77 +4028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Orecchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t>
@@ -4127,51 +4127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des balanophages en Corse entre Bronze moyen et premier âge du Fer ? Une Protohistoire du gland en contexte insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver E. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Horgnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
+                <w:t xml:space="preserve">Tradizioni tecniche e produzione ceramica nel VI millennio BCE alle Arene Candide: un approccio integrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Panelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
@@ -5071,97 +5071,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112463v1</w:t>
+                <w:t xml:space="preserve">hal-02112469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradizioni tecniche e produzione ceramica nel VI millennio BCE alle Arene Candide: un approccio integrato</w:t>
+                <w:t xml:space="preserve">Technical behaviours of the first farmers in the north-western Mediterranean: an integrated approach to ceramic production and consumption from Arene Candide Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Panelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
@@ -5196,73 +5196,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112469v1</w:t>
+                <w:t xml:space="preserve">hal-02112463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional study of organic residues related to pottery vessels to explore exploitation of natural products during the Early Iron Age in Corsica</w:t>
               </w:r>
@@ -5274,77 +5274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of the Association of Archaeological Wear and Residue Analysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,90 +5369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking all the traces to understand use-behaviours. A multidisciplinary functional analysis of Neolithic pottery from Sardinia (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of the Association of Archaeological Wear and Residue Analysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5503,64 +5503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Gaffney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Orecchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Thomas-Oates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6128,64 +6128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 20e Colloque du GMPCA. Archéométrie 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Besançon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6460,51 +6460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of plant substances in the ancient diet of Corsica during Protohistory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,90 +6742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with AROLD. What is the ARchaeological Organic residues Literature Database ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camielsa Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqualini Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Becher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6863,90 +6863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de synthèse bibliographique et collaboratif : ARchaeological Organic residues Literature Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camielsa Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqualini Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès des chercheurs francophones de geochimie organique (FROG V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6984,90 +6984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the taxonomic identification of lipids preserved in pottery: towards a detailed characterisation of ancient culinary practices through MALDI-MS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver E. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Biomolecular Archaeology (ISBA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
@@ -7378,51 +7378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver E. Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandra Molinari; Antonino Meo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mazara/Māzar: nel ventre della città medieval (secoli VII-XV). Edizione critica degli scavi (1997) in via Tenente Gaspare Romano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, All’Insegna del Giglio, pp.459-468, 2022</w:t>
@@ -7537,51 +7537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the use of the pots from the Pendimoun rock shelter: considerations about organic residue analysis of Mediterranean Neolithic pottery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7787,51 +7787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Mirabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roffet-Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8086,51 +8086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Haas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit &#214;hlinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Turini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Talbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12976" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Drieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Orecchioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Meo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Aniceti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burgevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazuy Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09547-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Briggs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Katzev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Wylde Swiny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017983118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7595" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09428-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1738728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Horgnies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carver" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Craig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4565" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gaffney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thomas-Oates" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percot Aline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Buvry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668993v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/714" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.714" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01680424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR2020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Haas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit &#214;hlinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32097/1266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Turini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Talbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Drieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Orecchioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Meo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Aniceti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burgevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazuy Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09547-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Briggs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Katzev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Wylde Swiny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017983118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viva Sacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Arcifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7595" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09428-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1738728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Horgnies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E. Craig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4565" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Aline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angeli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Colombo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112463v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gaffney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thomas-Oates" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percot Aline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Buvry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668993v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/714" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.714" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01680424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR2020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>