--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -1122,77 +1122,226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04584289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framework for a retrospective analysis of operating room schedule execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Healthcare Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHTM.2022.123579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool-based Approach to Analyze Operating Room Schedule Execution: Application to Online Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1215,74 +1364,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeanney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sondes Chaabane; Étienne Cousein; Philippe Wieser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare Systems : Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 179-193 (chap. 12), 2022, 9781786307996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1292,51 +1441,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche outillée d'analyse du déroulement du programme au bloc opératoire : application à la régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1358,206 +1507,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeanney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383244v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-03713929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1712,51 +1712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05336334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05673-3_27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifi Leah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeanney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04584289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023EMAC0020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05336334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatg&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05673-3_27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifi Leah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeanney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04584289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023EMAC0020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>