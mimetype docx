--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -566,538 +566,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por uma escola inclusiva ou da necessária subversão do discurso (psico)pedagógico hegemónico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apresentação: (psico)pedagogização e medicalização: a disseminação dos saberes expertos no domínio da infância</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Martinhago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica e Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (46), pp.39-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125088v1</w:t>
+                <w:t xml:space="preserve">hal-03125142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apresentação: (psico)pedagogização e medicalização: a disseminação dos saberes expertos no domínio da infância</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Por uma escola inclusiva ou da necessária subversão do discurso (psico)pedagógico hegemónico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Martinhago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica e Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 19 (46), pp.39-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/2175-7984.2020.e73724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125142v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O discurso medicalizante e a educação</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’invention bien humaine de la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (1), p.105-122. </w:t>
+              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°27 (1), pp.53 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i1p105-122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afp.027.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015439v1</w:t>
+                <w:t xml:space="preserve">hal-03119547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les experts et leurs savoirs ne veulent pas savoir sur l’expérience scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O discurso medicalizante e a educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fanizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 102 (2), pp.93. </w:t>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), p.105-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.102.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i1p105-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006296v1</w:t>
+                <w:t xml:space="preserve">hal-03015439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psicanálise e laço social: democratização e segregação na educação</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que les experts et leurs savoirs ne veulent pas savoir sur l’expérience scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i3p358-361⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 102 (2), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.102.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090806v1</w:t>
+                <w:t xml:space="preserve">hal-03006296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’invention bien humaine de la haine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psicanálise e laço social: democratização e segregação na educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N°27 (1), pp.53 - 66. </w:t>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.358-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afp.027.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i3p358-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119547v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une clinique de l’apprendre entre connaissance et savoir</w:t>
               </w:r>
@@ -1245,521 +1245,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quando o sonho cessa e a ilusão psicopedagógica nos invade, a escola entra em crise. Notas comparativas Argentina, Brasil, França</w:t>
+                <w:t xml:space="preserve">Les études psychanalytiques en éducation et formation au Brésil. Pour une conversation entre cousins transatlantiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETD - Educação Temática Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (2), pp.297-315. </w:t>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 21 (1), pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20396/etd.v21i2.8651506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cliop.021.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006293v1</w:t>
+                <w:t xml:space="preserve">hal-03200279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As crianças, a educação e os sonhos adultos em tempos de autismo</w:t>
+                <w:t xml:space="preserve">Des réminiscences, de la vérité et de l’histoire chez Freud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (1), pp.41-52. </w:t>
+              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Souffrons-nous encore de nos réminiscences ?, 26, p. 49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v24i1p41-52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afp.026.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006289v1</w:t>
+                <w:t xml:space="preserve">hal-03006294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie auprès des enfants : la psychanalyse et les savoirs experts. Notes d’une conversation</w:t>
+                <w:t xml:space="preserve">As crianças, a educação e os sonhos adultos em tempos de autismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cead.002.0117⟩</w:t>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v24i1p41-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006282v1</w:t>
+                <w:t xml:space="preserve">hal-03006289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études psychanalytiques en éducation et formation au Brésil. Pour une conversation entre cousins transatlantiques.</w:t>
+                <w:t xml:space="preserve">La vie auprès des enfants : la psychanalyse et les savoirs experts. Notes d’une conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliopsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 21 (1), pp.79-88. </w:t>
+              <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Que deviennent les albums de familles ?, n°2 (2), p. 117-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cliop.021.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cead.002.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200279v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réminiscences, de la vérité et de l’histoire chez Freud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec le comité de rédaction restreint de la revue Cliopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/afp.026.0049⟩</w:t>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 21 (1), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.021.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006294v1</w:t>
+                <w:t xml:space="preserve">hal-03200301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec le comité de rédaction restreint de la revue Cliopsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quando o sonho cessa e a ilusão psicopedagógica nos invade, a escola entra em crise. Notas comparativas Argentina, Brasil, França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliopsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 21 (1), pp.151-165. </w:t>
+              <w:t xml:space="preserve">ETD - Educação Temática Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.297-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cliop.021.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20396/etd.v21i2.8651506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200301v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidação comparativa dos estudos em psicanálise e educação na França e no Brasil</w:t>
               </w:r>
@@ -2449,393 +2449,393 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pandemia de injustiças e a escola</w:t>
+                <w:t xml:space="preserve">La educación no tiene remedio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geração pandémica? Reflexões sobre a infância e a adolescência em tempos de pandemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APPRIS Editora, pp.240, 2023, 978-65-250-4177-3</w:t>
+              <w:t xml:space="preserve">Infancia y educación. Aportes para interrogar los saberes expertos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Homo Sapines Ediciones, pp.157, 2023, 978-987-771-186-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116541v1</w:t>
+                <w:t xml:space="preserve">hal-04116536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La educación no tiene remedio</w:t>
+                <w:t xml:space="preserve">A invenção pedagógica do sofrimento docente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlota Boto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancia y educación. Aportes para interrogar los saberes expertos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Homo Sapines Ediciones, pp.157, 2023, 978-987-771-186-8</w:t>
+              <w:t xml:space="preserve">Cultura digital e educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Contexto, pp.177 - 190, 2023, 978-65-5541-273-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116536v1</w:t>
+                <w:t xml:space="preserve">hal-04197259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A invenção pedagógica do sofrimento docente</w:t>
+                <w:t xml:space="preserve">A pandemia de injustiças e a escola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultura digital e educação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Contexto, pp.177 - 190, 2023, 978-65-5541-273-4</w:t>
+              <w:t xml:space="preserve">Geração pandémica? Reflexões sobre a infância e a adolescência em tempos de pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APPRIS Editora, pp.240, 2023, 978-65-250-4177-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197259v1</w:t>
+                <w:t xml:space="preserve">hal-04116541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'éducation au temps de l'autisme: un nouveau rapport à l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prefácio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munimos Szterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidade Federal de Pelotas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Normal et le Pathologie à l'école aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-266-3</w:t>
+              <w:t xml:space="preserve">Sobre a (im)possibilidade de aprender. Psicopedagogia e psicanálise.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora UFPel, pp.5-9, 2022, 978-85-60696-09-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819354v1</w:t>
+                <w:t xml:space="preserve">hal-03864738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefácio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'éducation au temps de l'autisme: un nouveau rapport à l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sobre a (im)possibilidade de aprender. Psicopedagogia e psicanálise.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora UFPel, pp.5-9, 2022, 978-85-60696-09-3</w:t>
+              <w:t xml:space="preserve">Le Normal et le Pathologie à l'école aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-266-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864738v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De um psicanalista na educação</w:t>
               </w:r>
@@ -3152,51 +3152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7DF35C6"/>
+    <w:nsid w:val="7D363E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-de-lajonquiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6286-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035785926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7535206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034757651" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro de Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.031.0175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fanizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro De Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v25i00.8667406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v27i3p390-404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e73724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caponi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Martinhago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i1p105-122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Sena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i3p358-361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.027.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.024.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B8TNM8JT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8651506" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v24i1p41-52" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.002.0117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.026.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.49813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.492.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-JLVL48W1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.011.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02575801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Kupfer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.206.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ricardo Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-087KPLPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.061.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.001.0095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04197259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03819354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03864738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munimos Szterling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.drie.2013.01.0045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-03090829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-de-lajonquiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6286-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035785926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7535206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034757651" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro de Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.031.0175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fanizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro De Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v25i00.8667406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v27i3p390-404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caponi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Martinhago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e73724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.027.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015439v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i1p105-122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Sena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i3p358-361" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.024.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B8TNM8JT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.026.0049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v24i1p41-52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.002.0117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8651506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.49813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.492.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-JLVL48W1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.011.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02575801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Kupfer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.206.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ricardo Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-087KPLPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.061.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.001.0095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04197259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03864738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munimos Szterling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03819354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.drie.2013.01.0045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-03090829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>