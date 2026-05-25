--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -566,538 +566,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apresentação: (psico)pedagogização e medicalização: a disseminação dos saberes expertos no domínio da infância</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Por uma escola inclusiva ou da necessária subversão do discurso (psico)pedagógico hegemónico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Martinhago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica e Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 19 (46), pp.39-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/2175-7984.2020.e73724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125142v1</w:t>
+                <w:t xml:space="preserve">hal-03125088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por uma escola inclusiva ou da necessária subversão do discurso (psico)pedagógico hegemónico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apresentação: (psico)pedagogização e medicalização: a disseminação dos saberes expertos no domínio da infância</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Martinhago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica e Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (46), pp.39-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125088v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’invention bien humaine de la haine</w:t>
+                <w:t xml:space="preserve">Ce que les experts et leurs savoirs ne veulent pas savoir sur l’expérience scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N°27 (1), pp.53 - 66. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 102 (2), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afp.027.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.102.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119547v1</w:t>
+                <w:t xml:space="preserve">hal-03006296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O discurso medicalizante e a educação</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fanizzi</w:t>
+                <w:t xml:space="preserve">Psicanálise e laço social: democratização e segregação na educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estilos da Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (1), p.105-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i1p105-122⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.358-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i3p358-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015439v1</w:t>
+                <w:t xml:space="preserve">hal-03090806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les experts et leurs savoirs ne veulent pas savoir sur l’expérience scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O discurso medicalizante e a educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fanizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), p.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i1p105-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.102.0093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006296v1</w:t>
+                <w:t xml:space="preserve">hal-03015439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psicanálise e laço social: democratização e segregação na educação</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’invention bien humaine de la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (3), pp.358-361. </w:t>
+              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°27 (1), pp.53 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v25i3p358-361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afp.027.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090806v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une clinique de l’apprendre entre connaissance et savoir</w:t>
               </w:r>
@@ -1245,352 +1245,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études psychanalytiques en éducation et formation au Brésil. Pour une conversation entre cousins transatlantiques.</w:t>
+                <w:t xml:space="preserve">As crianças, a educação e os sonhos adultos em tempos de autismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliopsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 21 (1), pp.79-88. </w:t>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cliop.021.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v24i1p41-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200279v1</w:t>
+                <w:t xml:space="preserve">hal-03006289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réminiscences, de la vérité et de l’histoire chez Freud</w:t>
+                <w:t xml:space="preserve">La vie auprès des enfants : la psychanalyse et les savoirs experts. Notes d’une conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/afp.026.0049⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Que deviennent les albums de familles ?, n°2 (2), p. 117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cead.002.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006294v1</w:t>
+                <w:t xml:space="preserve">hal-03006282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As crianças, a educação e os sonhos adultos em tempos de autismo</w:t>
+                <w:t xml:space="preserve">Les études psychanalytiques en éducation et formation au Brésil. Pour une conversation entre cousins transatlantiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 21 (1), pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.021.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v24i1p41-52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006289v1</w:t>
+                <w:t xml:space="preserve">hal-03200279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie auprès des enfants : la psychanalyse et les savoirs experts. Notes d’une conversation</w:t>
+                <w:t xml:space="preserve">Des réminiscences, de la vérité et de l’histoire chez Freud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Que deviennent les albums de familles ?, n°2 (2), p. 117-134. </w:t>
+              <w:t xml:space="preserve">Analyse Freudienne Presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Souffrons-nous encore de nos réminiscences ?, 26, p. 49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cead.002.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afp.026.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006282v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec le comité de rédaction restreint de la revue Cliopsy</w:t>
               </w:r>
@@ -2660,182 +2660,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefácio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'éducation au temps de l'autisme: un nouveau rapport à l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sobre a (im)possibilidade de aprender. Psicopedagogia e psicanálise.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora UFPel, pp.5-9, 2022, 978-85-60696-09-3</w:t>
+              <w:t xml:space="preserve">Le Normal et le Pathologie à l'école aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-266-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864738v1</w:t>
+                <w:t xml:space="preserve">hal-03819354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'éducation au temps de l'autisme: un nouveau rapport à l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prefácio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munimos Szterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro de Lajonquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidade Federal de Pelotas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Normal et le Pathologie à l'école aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-266-3</w:t>
+              <w:t xml:space="preserve">Sobre a (im)possibilidade de aprender. Psicopedagogia e psicanálise.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora UFPel, pp.5-9, 2022, 978-85-60696-09-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819354v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De um psicanalista na educação</w:t>
               </w:r>
@@ -3152,51 +3152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D363E32"/>
+    <w:nsid w:val="81C465AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-de-lajonquiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6286-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035785926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7535206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034757651" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro de Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.031.0175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fanizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro De Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v25i00.8667406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v27i3p390-404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caponi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Martinhago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e73724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.027.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015439v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i1p105-122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Sena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i3p358-361" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.024.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B8TNM8JT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.026.0049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v24i1p41-52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.002.0117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8651506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.49813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.492.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-JLVL48W1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.011.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02575801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Kupfer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.206.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ricardo Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-087KPLPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.061.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.001.0095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04197259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03864738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munimos Szterling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03819354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.drie.2013.01.0045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-03090829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-de-lajonquiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6286-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035785926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7535206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034757651" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro de Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.031.0175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fanizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro De Lajonqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v25i00.8667406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v27i3p390-404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03912153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e73724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03125142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caponi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Martinhago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.102.0093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Sena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i3p358-361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v25i1p105-122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.027.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.024.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B8TNM8JT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v24i1p41-52" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.002.0117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afp.026.0049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.021.0151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/etd.v21i2.8651506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.49813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.492.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-JLVL48W1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03200310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.011.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02575801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Kupfer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.206.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ricardo Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-087KPLPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.061.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03006302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.001.0095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04197259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03819354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03864738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munimos Szterling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03119553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.drie.2013.01.0045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-03090829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>