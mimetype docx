--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,337 +66,6316 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencing factors for microplastic intake in abundant deep-sea lanternfishes (Myctophidae)</w:t>
+                <w:t xml:space="preserve">Diversity of oceanic anglerfishes (Lophiiformes: Ceratioidei) collected off the Amazon River mouth, including four new records in Brazilian waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+                <w:t xml:space="preserve">Gerson Duarte Machado Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Martins</w:t>
+                <w:t xml:space="preserve">Theodore Wells Pietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 867, 161478 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0025315425100945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081278v1</w:t>
+                <w:t xml:space="preserve">hal-05533228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich and underreported: First integrated assessment of the diversity of mesopelagic fishes in the Southwestern Tropical Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity and vertical distribution of pelagic cephalopods in the Western Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Da Silva Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Vaske-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 95, pp.104829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical migration, trophic structure, and ecological strategies of deep-pelagic crustaceans across contrasting systems in the western tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianna Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesser Souza-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Aragão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229, pp.104680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2026.104680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocean productivity and trophic structure drive patterns of mercury accumulation in deep-pelagic fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Médieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianna L. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1022, pp.181583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buried and forgotten: Plastic contamination in an ancient deep-sea fish lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V. B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K. S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas S. Fudge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 224, pp.119099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.119099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-pelagic ecosystems should be considered as social–ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.745-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02692-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05204377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity and distribution of deep-pelagic fishes from the subtropical Southwestern Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbosa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Lauser Coletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alma Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael André Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225, pp.104591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biogeochemical Assessment of Trace Metal and Mercury Pollution in Two Tropical Estuaries Impacted by Multiple Pollution Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ítala Gabriela Sobral dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Médieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clístenes Williams Araújo Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12011-025-04773-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanternfish as bioindicator of microplastics in the deep sea: A spatiotemporal analysis using museum specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 487, pp.137125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Amazon River plume on the biodiversity and assemblage structure of lanternfishes (Myctophidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.104572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05204383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesopelagic Fish Traits: Functions and Trade‐Offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilar Olivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Daniël van Denderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-pelagic fishes are anything but similar : a global s ynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), e14510 [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding behavior of yellowfin tuna around two insular regions of the western Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Niella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of bycatch from beach seining: a case study of a shrimp fishery in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Passarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Júlia Rodrigues Martins</w:t>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0001-3765202420220703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life history and population dynamics of the enigmatic tanaid Chondrochelia dubia (Tanaidacea: Leptocheliidae) in a tropical seaweed bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nykon Craveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rosa Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (1), pp.e059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.05322.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living in darkness: functional diversity of mesopelagic fishes in the western tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cristina Aparecido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayssa Siqueira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1117806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine-scale vertical relationships between environmental conditions and sound scattering layers in the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramilla Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0284953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0284953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stock assessment of Larimus breviceps, a bycatch species exploited by artisanal beach seining in Northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vasconcelos-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Craveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fme.12647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influencing factors for microplastic intake in abundant deep-sea lanternfishes (Myctophidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 867, 161478 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the light blue sky to the dark deep sea: Trophic and resource partitioning between epipelagic and mesopelagic layers in a tropical oceanic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanco Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New records of rare deep‐sea fishes (Teleostei) collected from off north‐eastern Brazil, including seamounts and islands of the Fernando de Noronha Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Di Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (4), pp.945-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich and underreported: First integrated assessment of the diversity of mesopelagic fishes in the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Rodrigues Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.937154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro N. Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.118988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastic in the inferno: Microplastic contamination in deep-sea cephalopods (Vampyroteuthis infernalis and Abralia veranyi) from the southwestern Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174 (2), pp.113309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.113309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-sea dragonfishes (Teleostei: Stomiiformes) collected from off northeastern Brazil, with a review of the species reported from the Brazilian Exclusive Economic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Villarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Di Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neotropical Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1982-0224-2022-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of fishing effort on the trophic functioning of tropical estuaries in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henrique Figueiredo Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdimere Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 277, pp.108040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competing with each other: Fish isotopic niche in two resource availability contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.975091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxonomy and Distribution of Deep-Sea Bigscales and Whalefishes (Teleostei: Stephanoberycoidei) Collected off Northeastern Brazil, Including Seamounts and Oceanic Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Di Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ichthyology and Herpetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (2), pp.467--488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1643/i2020069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bottom trawling on a carbonate shelf: Do we get what we see?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jacqueline Gomes De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.104314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution, vertical migration, and trophic ecology of lanternfishes (Myctophidae) in the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rodrigues Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.102695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-sea anglerfishes (Lophiiformes: Ceratioidei) from off northeastern. Brazil, with remarks on the ceratioids reported from the Brazilian Exclusive Economic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Di Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neotropical Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1982-0224-2020-0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-sea smelts, pencil smelts, and barreleyes (Teleostei: Argentiniformes) from oceanic islands and seamounts off northeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia R. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Di Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro N. Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17451000.2021.1891806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding habits and population aspects of the spotted goatfish, Pseudupeneus maculatus (Perciformes: Mullidae), on the continental shelf of northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Guazzelli Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.119--131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.04958.24A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatchetfishes (Stomiiformes: Sternoptychidae) biodiversity, trophic ecology, vertical niche partitioning and functional roles in the western Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.102389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity, ecology, fisheries, and use and trade of Tetraodontiformes fishes reveal their socio‐ecological significance along the tropical Brazilian continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayssa Siqueira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length-weight relationship of twelve mesopelagic fishes from the western Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Eduardo Nole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rodrigues Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.14084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trophic ecology, habitat, and migratory behaviour of the viperfish Chauliodus sloani reveal a key mesopelagic player</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.20996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77222-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haemulidae distribution patterns along the Northeastern Brazilian continental shelf and size at first maturity of the most abundant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Cardoso De Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Paulo Cavalcanti Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.101226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-sea manefishes (Perciformes: Caristiidae) from oceanic islands and seamounts off northeastern Brazil, with comments on the caristiids previously reported in Brazilian waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antunes Caires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17451000.2019.1636281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02197004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological and conservation aspects of bycatch fishes: An evaluation of shrimp fisheries impacts in Northeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Passarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Cristina Aparecido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vinicius Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brazilian Journal of Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.UNSP e19291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1679-87592019029106713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length–weight relationships of eleven mesopelagic fishes from oceanic islands of the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.605-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.13840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02197003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length–weight relationship of thirteen demersal fishes from the tropical Brazilian continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vinícius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.590-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.13831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02197001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01905980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First record of the intermediate scabbardfish Aphanopus intermedius (Scombriformes: Trichiuridae) in the western South Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro N. Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara T. Villarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex S. Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (5), pp.992-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos amis des profondeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.58-59, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Our friends from the deep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.56-57, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lighting up the dark side of the ocean : biodiversity and ecology of deep-sea fishes from the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agricultural sciences. Université Montpellier; Universidade federal de Pernambuco (Récife, Brésil), 2021. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021MONTG007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03343936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -543,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Teixeira Villarins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.937154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Duarte Machado Filho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Wells Pietsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315425100945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Da Silva Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Vaske-J&#250;nior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104829" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Santana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Souza-Filho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Arag&#227;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2026.104680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna L. Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181583" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05507394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V. B. Ferreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K. S. Justino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Fudge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.119099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02692-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbosa Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Lauser Coletto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alma Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andr&#233; Avila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05240208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;tala Gabriela Sobral dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Souza Lira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;stenes Williams Ara&#250;jo Do Nascimento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-025-04773-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mincarone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Artana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104572" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Andresen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Eduardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Olivar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dani&#235;l van Denderen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maia Mincarone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Sutton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04431969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Martins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Niella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Albuquerque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Passarone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202420220703" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena Fr&#233;dou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykon Craveiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rosa Filho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.05322.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cristina Aparecido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayssa Siqueira Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1117806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04199574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284953" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vasconcelos-Filho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Craveiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12647" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161478" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163098" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Dario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Teixeira Villarins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.937154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113309" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Villarins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2022-0004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique Figueiredo Lacerda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdimere Ferreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03993110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vinicius Felix Afonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena-Fredou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1643/i2020069" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jacqueline Gomes De Barros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104314" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589730v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102695" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2020-0151" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Mincarone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Martins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.1891806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411070v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Soares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guazzelli Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.04958.24A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3278" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo Nole" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14084" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77222-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cardoso De Melo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Paulo Cavalcanti Soares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101226" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antunes Caires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2019.1636281" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cristina Aparecido" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vinicius Santos Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1679-87592019029106713" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13840" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197001v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Silva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13831" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Padovani Ferreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Villarins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Lira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13796" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03343936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTG007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>