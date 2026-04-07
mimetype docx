--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1010,295 +1010,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and assembly of pilotin-dependent and -independent secretins of the type II secretion system</w:t>
+                <w:t xml:space="preserve">Integrated NMR and cryo-EM atomic-resolution structure determination of a half-megadalton enzyme complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Peter Howard</w:t>
+                <w:t xml:space="preserve">Diego Gauto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Contreras-Martel</w:t>
+                <w:t xml:space="preserve">Charles Schwieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Strozen</w:t>
+                <w:t xml:space="preserve">Pavel Macek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (5), pp.e1007731. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10490-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133908v1</w:t>
+                <w:t xml:space="preserve">hal-02166767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated NMR and cryo-EM atomic-resolution structure determination of a half-megadalton enzyme complex</w:t>
+                <w:t xml:space="preserve">Structure and assembly of pilotin-dependent and -independent secretins of the type II secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Gauto</w:t>
+                <w:t xml:space="preserve">S Peter Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Schwieters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Effantin</w:t>
+                <w:t xml:space="preserve">Quentin Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Contreras-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Macek</w:t>
+                <w:t xml:space="preserve">Timothy Strozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.2697. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.e1007731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10490-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166767v1</w:t>
+                <w:t xml:space="preserve">hal-02133908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Structure of Rotavirus VP1 RNA-Dependent RNA Polymerase</w:t>
               </w:r>
@@ -1546,291 +1546,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix Nobel de Chimie 2017 : Jacques Dubochet, Joachim Frank et Richard Henderson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Neumann</w:t>
+                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173212019⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668863v1</w:t>
+                <w:t xml:space="preserve">hal-01549683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+                <w:t xml:space="preserve">Prix Nobel de Chimie 2017 : Jacques Dubochet, Joachim Frank et Richard Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gallet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (12), pp.1111 - 1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173212019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549683v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion to a homo-oligomeric scaffold allows cryo-EM analysis of a small protein</w:t>
               </w:r>
@@ -2337,286 +2337,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of the dsRNA-dependent polymerase, VP1, in rotavirus particles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monomeric Nucleoprotein of Influenza A Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan C Settembre</w:t>
+                <w:t xml:space="preserve">Sylvie Chenavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Goret</w:t>
+                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Mcclain</w:t>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Zhang</w:t>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179731v1</w:t>
+                <w:t xml:space="preserve">hal-01666129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomeric Nucleoprotein of Influenza A Virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
+                <w:t xml:space="preserve">Location of the dsRNA-dependent polymerase, VP1, in rotavirus particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
+                <w:t xml:space="preserve">Ethan C Settembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Delmas</w:t>
+                <w:t xml:space="preserve">Gaël Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+                <w:t xml:space="preserve">Brian Mcclain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 425 (1), pp.124-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666129v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric mismatches within the concentric layers of rotavirus particles : a potential regulatory switch of viral particle transcription activity</w:t>
               </w:r>
@@ -2914,77 +2914,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Plastids in 2D and 3D: Confocal and Electron Microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,51 +3142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEB709CA"/>
+    <w:nsid w:val="61758C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3373,51 +3373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-farias-estrozi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-2547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Kefauver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Hakala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoming Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Alba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07720-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras-Martel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Janet-Maitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Miyachiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22957-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeru Kawasaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orawan Chatchawankanphanich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsonos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiandro Fortuna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hernalsteens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peter Howard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strozen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.06.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Londo&#241;o Murillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Diniz Cabral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Uehara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam Moura da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Vitorino dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2560-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173212019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01406339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Aschman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renesto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stanke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guilvout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Settembre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcclain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00335426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rozas-Dennis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costabel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG25VLFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-farias-estrozi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-2547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Kefauver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Hakala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoming Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Alba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07720-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras-Martel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Janet-Maitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Miyachiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22957-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeru Kawasaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orawan Chatchawankanphanich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsonos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiandro Fortuna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hernalsteens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peter Howard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strozen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.06.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Londo&#241;o Murillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Diniz Cabral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Uehara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam Moura da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Vitorino dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2560-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173212019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01406339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Aschman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renesto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stanke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guilvout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Settembre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcclain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00335426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rozas-Dennis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costabel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG25VLFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>