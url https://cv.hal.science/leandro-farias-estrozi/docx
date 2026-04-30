--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1010,295 +1010,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated NMR and cryo-EM atomic-resolution structure determination of a half-megadalton enzyme complex</w:t>
+                <w:t xml:space="preserve">Structure and assembly of pilotin-dependent and -independent secretins of the type II secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Gauto</w:t>
+                <w:t xml:space="preserve">S Peter Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Schwieters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Effantin</w:t>
+                <w:t xml:space="preserve">Quentin Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Contreras-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Macek</w:t>
+                <w:t xml:space="preserve">Timothy Strozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.2697. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.e1007731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10490-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166767v1</w:t>
+                <w:t xml:space="preserve">hal-02133908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and assembly of pilotin-dependent and -independent secretins of the type II secretion system</w:t>
+                <w:t xml:space="preserve">Integrated NMR and cryo-EM atomic-resolution structure determination of a half-megadalton enzyme complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Peter Howard</w:t>
+                <w:t xml:space="preserve">Diego Gauto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Contreras-Martel</w:t>
+                <w:t xml:space="preserve">Charles Schwieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Strozen</w:t>
+                <w:t xml:space="preserve">Pavel Macek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (5), pp.e1007731. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10490-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133908v1</w:t>
+                <w:t xml:space="preserve">hal-02166767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Structure of Rotavirus VP1 RNA-Dependent RNA Polymerase</w:t>
               </w:r>
@@ -1546,291 +1546,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prix Nobel de Chimie 2017 : Jacques Dubochet, Joachim Frank et Richard Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Flori</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (12), pp.1111 - 1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173212019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549683v1</w:t>
+                <w:t xml:space="preserve">hal-01668863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix Nobel de Chimie 2017 : Jacques Dubochet, Joachim Frank et Richard Henderson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Neumann</w:t>
+                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (12), pp.1111 - 1117. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173212019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668863v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion to a homo-oligomeric scaffold allows cryo-EM analysis of a small protein</w:t>
               </w:r>
@@ -2337,286 +2337,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomeric Nucleoprotein of Influenza A Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location of the dsRNA-dependent polymerase, VP1, in rotavirus particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chenavas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
+                <w:t xml:space="preserve">Ethan C Settembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
+                <w:t xml:space="preserve">Gaël Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Delmas</w:t>
+                <w:t xml:space="preserve">Brian Mcclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+                <w:t xml:space="preserve">Xing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 425 (1), pp.124-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666129v1</w:t>
+                <w:t xml:space="preserve">hal-01179731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of the dsRNA-dependent polymerase, VP1, in rotavirus particles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
+                <w:t xml:space="preserve">Monomeric Nucleoprotein of Influenza A Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chenavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan C Settembre</w:t>
+                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Goret</w:t>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Mcclain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xing Zhang</w:t>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179731v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric mismatches within the concentric layers of rotavirus particles : a potential regulatory switch of viral particle transcription activity</w:t>
               </w:r>
@@ -2914,77 +2914,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Plastids in 2D and 3D: Confocal and Electron Microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,51 +3142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61758C5F"/>
+    <w:nsid w:val="5B7FF80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3373,51 +3373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-farias-estrozi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-2547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Kefauver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Hakala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoming Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Alba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07720-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras-Martel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Janet-Maitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Miyachiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22957-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeru Kawasaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orawan Chatchawankanphanich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsonos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiandro Fortuna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hernalsteens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peter Howard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strozen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.06.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Londo&#241;o Murillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Diniz Cabral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Uehara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam Moura da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Vitorino dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2560-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173212019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01406339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Aschman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renesto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stanke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guilvout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Settembre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcclain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00335426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rozas-Dennis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costabel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG25VLFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-farias-estrozi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-2547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Kefauver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Hakala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoming Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Alba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07720-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras-Martel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Janet-Maitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Miyachiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22957-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeru Kawasaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orawan Chatchawankanphanich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsonos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiandro Fortuna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hernalsteens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peter Howard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strozen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.06.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Londo&#241;o Murillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Diniz Cabral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Uehara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam Moura da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Vitorino dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2560-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173212019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01406339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Aschman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renesto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stanke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guilvout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Settembre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcclain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00335426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rozas-Dennis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costabel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG25VLFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>