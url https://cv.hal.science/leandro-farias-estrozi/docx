--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,3087 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3036 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Leandro FARIAS ESTROZI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">leandro-farias-estrozi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2548-2547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=0EGim9AAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Cryo-Electron Microscopy Reveals the Structure of a 3-Fluorenylmethyloxycarbonyl Zipper Motif Ensuring the Self-Assembly of Tripeptide Nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bigo-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F. Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schurhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schoehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (44), pp.30448-30462. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c08043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-EM architecture of a near-native stretch-sensitive membrane microdomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer M Kefauver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Hakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luoming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8025), pp.664-671. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07720-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-EM structure of influenza helical nucleocapsid reveals NP-NP and NP-RNA interactions as a model for the genome encapsidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chenavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Zarkadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily-Lorette Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (50), pp.eadj9974. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adj9974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-association of MreC as a regulatory signal in bacterial cell wall elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Contreras-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Janet-Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayara Miyachiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.2987. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22957-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Jumbo Coliphage phAPEC6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wagemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tsonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Holtappels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiandro Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hernalsteens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (9), pp.3119. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21093119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structure of three jumbo phage heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeru Kawasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orawan Chatchawankanphanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and assembly of pilotin-dependent and -independent secretins of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Peter Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Contreras-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Strozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.e1007731. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1007731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated NMR and cryo-EM atomic-resolution structure determination of a half-megadalton enzyme complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Gauto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schwieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Macek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.2697. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10490-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Structure of Rotavirus VP1 RNA-Dependent RNA Polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongli Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 431 (17), pp.3124-3138. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2019.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleoprotein from the unique human infecting Orthobunyavirus of Simbu serogroup (Oropouche virus) forms higher order oligomers in complex with nucleic acids in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Londoño Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Diniz Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviam Moura da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliete Vitorino dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (6), pp.711 - 721. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-018-2560-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Nobel de Chimie 2017 : Jacques Dubochet, Joachim Frank et Richard Henderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Breyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schoehn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (12), pp.1111 - 1117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173212019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion to a homo-oligomeric scaffold allows cryo-EM analysis of a small protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Noirclerc-Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.30909. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryo-electron Microscopy Structure of the Native Prototype Foamy Virus Glycoprotein and Virus Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Aschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (7), pp.e1005721. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1005721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of feline calicivirus virus-like particles in the context of a pseudo-octahedral arrangement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim P Burmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schoehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0119289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural similarity of secretins from type II and type III secretion systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Guilvout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony P Pugsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (9), pp.1348-1355. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of the dsRNA-dependent polymerase, VP1, in rotavirus particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan C Settembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcclain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425 (1), pp.124-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomeric Nucleoprotein of Influenza A Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chenavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F. Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Slama-Schwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Di Primo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing of the Triatoma virus diffraction data using a cryo-electron microscopy reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rozas-Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Costabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 375 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2007.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00335426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric mismatches within the concentric layers of rotavirus particles : a potential regulatory switch of viral particle transcription activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Libersou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F. Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (6), pp.2844-2852. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02268-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Plastids in 2D and 3D: Confocal and Electron Microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro F Estrozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moriscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marechal Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastids: Methods and Protocols. Series: Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1829, Springer, pp.113-122, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8654-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3142,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B7FF80B"/>
+    <w:nsid w:val="9269316C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3373,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-farias-estrozi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-2547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Kefauver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Hakala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoming Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Alba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07720-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras-Martel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Janet-Maitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Miyachiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22957-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeru Kawasaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orawan Chatchawankanphanich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsonos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiandro Fortuna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hernalsteens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peter Howard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strozen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Grant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.06.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Londo&#241;o Murillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Diniz Cabral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Uehara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam Moura da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Vitorino dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2560-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173212019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01406339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Aschman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renesto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stanke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guilvout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Settembre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcclain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00335426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rozas-Dennis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costabel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG25VLFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leandro-farias-estrozi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2548-2547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=0EGim9AAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigo-Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Kefauver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Hakala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoming Zou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Alba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07720-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras-Martel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Janet-Maitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Miyachiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22957-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsonos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiandro Fortuna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hernalsteens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeru Kawasaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orawan Chatchawankanphanich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peter Howard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strozen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gauto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schwieters" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Macek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10490-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jenni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salgado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herrmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.06.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Londo&#241;o Murillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Diniz Cabral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Uehara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviam Moura da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Vitorino dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2560-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173212019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01406339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Aschman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renesto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005721" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guilvout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Settembre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcclain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00335426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Squires" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rozas-Dennis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costabel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG25VLFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Libersou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02268-07" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>