--- v1 (2026-03-25)
+++ v2 (2026-04-16)
@@ -1515,51 +1515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EA75364"/>
+    <w:nsid w:val="C6689D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>