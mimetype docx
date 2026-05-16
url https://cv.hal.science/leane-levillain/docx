--- v2 (2026-04-16)
+++ v3 (2026-05-16)
@@ -135,1008 +135,1012 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
+                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330206v1</w:t>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">hal-04500613v1</w:t>
+                <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timber Species Preferentially Used in Minoan and Mycenaean architecture: Contributions from Anthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bois et architecture n°3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and use of dendroanthracological tools for better characterization of timber and wood in Minoan and Mycenaean palaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webseminar TIMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, On Line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05390629v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1167,90 +1171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1320,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallauria et l'héritage minier du Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Asso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1515,51 +1519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6689D47"/>
+    <w:nsid w:val="12603425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1746,51 +1750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leane-levillain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5898-6290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leane-levillain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5898-6290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>