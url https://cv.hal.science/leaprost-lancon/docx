--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -168,1626 +168,1626 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global therapeutic mobilities and cancer: a scoping review</w:t>
+                <w:t xml:space="preserve">Une cartographie participative en ligne pour rendre visible une pollution environnementale à l’amiante issu du Comptoir des Minéraux et des Matières Premières (CMMP) d’Aulnay-sous-Bois (Seine-Saint-Denis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Schantz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Colloque Résidu et oubli : la fabrique des héritages toxiques. Réflexions croisées à partir du cas exemplaire de l’amiante. XXe – XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124533v1</w:t>
+                <w:t xml:space="preserve">hal-05130973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre les cancers évitables. Recherches sur le travail cancérogène et ses conséquences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Décosse</w:t>
+                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03501921v1</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les traces du toxique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Engagement et/en recherche : interroger la hiérarchisation des savoirs à partir de deux projets en géographie du genre et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03065717v1</w:t>
+              <w:t xml:space="preserve">Journée Recherche et engagement en LLSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaménagement urbain, maladies industrielles et mémoires : l’usine d’amiante d’Aulnay-sous-Bois (Seine-Saint-Denis, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reconstituer les trajectoires résidentielles de patients atteints de lymphome non hodgkinien pour appréhender les réalités des risques d'exposition cancérogène (basse vallée du Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.185-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)connaissances de malades.ies (agro)industriels.elles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Ondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Pléiade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villetaneuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses géographiques du risque sanitaire lié à des usines d'amiante : perspectives franco-colombiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements industriels : face à une contamination par l’amiante, mobilisations, citoyennes et (in)action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02373222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.489-495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois. Valorisation/dévalorisation du territoire entre reconnaissance et effacement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International du CIST Représenter les Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémopathies malignes dans la région d’Avignon, intérêts des approches géographiques dans l’évaluation des risques d’exposition cancérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contamination, Environnement, Santé, Société – De l’évaluation des risques à l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques d’expositions cancérogènes – Illustration à partir des cas de Givors, Aulnay-sous-Bois et du département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cooperation between GISCOP 93 and the citizen movement: rebuilding the memory of a territory through collaborative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breaking the Invisibility of Occupational Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03065722v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en visibilité des impacts sanitaires du CMMP d'Aulnay-sous-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème congrès CIGEOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cartographie participative en ligne pour rendre visible une pollution environnementale à l’amiante issu du Comptoir des Minéraux et des Matières Premières (CMMP) d’Aulnay-sous-Bois (Seine-Saint-Denis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Global therapeutic mobilities and cancer: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dancoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Résidu et oubli : la fabrique des héritages toxiques. Réflexions croisées à partir du cas exemplaire de l’amiante. XXe – XXIe siècles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05130973v1</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e089780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-089780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
+                <w:t xml:space="preserve">Rendre les cancers évitables. Recherches sur le travail cancérogène et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Hunsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Thébaud-Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églantine Armand Rastano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Décosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04597724v1</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et/en recherche : interroger la hiérarchisation des savoirs à partir de deux projets en géographie du genre et de la santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Révéler les traces du toxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche et engagement en LLSH</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03691841v1</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03065717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer les trajectoires résidentielles de patients atteints de lymphome non hodgkinien pour appréhender les réalités des risques d'exposition cancérogène (basse vallée du Rhône)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Réaménagement urbain, maladies industrielles et mémoires : l’usine d’amiante d’Aulnay-sous-Bois (Seine-Saint-Denis, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...675 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (178), pp.65-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-01429995v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03065722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1831,64 +1831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feres Belghith, Marie-Paule Couto, Olivier Rey (dir.). Etre étudiant avant et pendant la crise sanitaire. Enquête Conditions de vue 2020. Observatoire nationale de la vie étudiante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.303-323, 2023, 9782111576704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1913,64 +1913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en visibilité des victimes d'une exposition environnementale à l'amiante. Le cas du comptoir des minéraux et des matières premières d'Aulnay-sous-Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et territoire, une réflexion géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, pp.55-70, 2019, 978-2-36442-087-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2027,51 +2027,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches géographiques des variations spatio-temporelles des cas de Lymphomes Non-Hodgkiniens en basse vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est (COMUE), 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2098,51 +2098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches géographiques des variations spatio-temporelles des cas de lymphomes non-hodgkiniens en basse vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PESC0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2201,51 +2201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie en ligne pour re(construire) la mémoire d'un territoire à risque : le cas de la pollution environnementale à l'amiante issu du Comptoir des Minéraux et des Matières Premières (CMMP) d'Aulnay-sous-Bois, Seine-Saint-Denis (93)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2295,51 +2295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en visibilité d'une pollution environnementale à l'amiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Jean Moulin (Lyon III); GISCOP93. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2393,64 +2393,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of social conflicts around an asbestos grinding site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2565,51 +2565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F18FA6B"/>
+    <w:nsid w:val="F85E3079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2796,51 +2796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leaprost-lancon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1066-4199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25754884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97163408624800090442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand Rastano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ondet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355366v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC0038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04058209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leaprost-lancon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1066-4199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25754884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97163408624800090442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ondet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand Rastano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ondet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19792" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355366v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC0038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04058209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>