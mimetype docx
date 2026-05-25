--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -168,1121 +168,1242 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cartographie participative en ligne pour rendre visible une pollution environnementale à l’amiante issu du Comptoir des Minéraux et des Matières Premières (CMMP) d’Aulnay-sous-Bois (Seine-Saint-Denis)</w:t>
+                <w:t xml:space="preserve">Table ronde : De l'acquisition de la donnée à l'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Résidu et oubli : la fabrique des héritages toxiques. Réflexions croisées à partir du cas exemplaire de l’amiante. XXe – XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sociétés en transition(s) : Les contributions des dispositifs et infrastructures de suivi territorialisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de travail « Sociétés en transitions » du COMP du CNRS; Mission pour les initiatives transverses et interdisciplinaires du CNRS, May 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130973v1</w:t>
+                <w:t xml:space="preserve">hal-05628389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une cartographie participative en ligne pour rendre visible une pollution environnementale à l’amiante issu du Comptoir des Minéraux et des Matières Premières (CMMP) d’Aulnay-sous-Bois (Seine-Saint-Denis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque Résidu et oubli : la fabrique des héritages toxiques. Réflexions croisées à partir du cas exemplaire de l’amiante. XXe – XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597724v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et/en recherche : interroger la hiérarchisation des savoirs à partir de deux projets en géographie du genre et de la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche et engagement en LLSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691841v1</w:t>
+                <w:t xml:space="preserve">hal-04597724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer les trajectoires résidentielles de patients atteints de lymphome non hodgkinien pour appréhender les réalités des risques d'exposition cancérogène (basse vallée du Rhône)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Engagement et/en recherche : interroger la hiérarchisation des savoirs à partir de deux projets en géographie du genre et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.185-190</w:t>
+              <w:t xml:space="preserve">Journée Recherche et engagement en LLSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114138v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)connaissances de malades.ies (agro)industriels.elles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reconstituer les trajectoires résidentielles de patients atteints de lymphome non hodgkinien pour appréhender les réalités des risques d'exposition cancérogène (basse vallée du Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Ondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Pléiade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02279076v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses géographiques du risque sanitaire lié à des usines d'amiante : perspectives franco-colombiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">(Re)connaissances de malades.ies (agro)industriels.elles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Ondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débordements industriels : face à une contamination par l’amiante, mobilisations, citoyennes et (in)action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Pléiade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02373222v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyses géographiques du risque sanitaire lié à des usines d'amiante : perspectives franco-colombiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.489-495</w:t>
+              <w:t xml:space="preserve">Débordements industriels : face à une contamination par l’amiante, mobilisations, citoyennes et (in)action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854389v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02373222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois. Valorisation/dévalorisation du territoire entre reconnaissance et effacement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du CIST Représenter les Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémopathies malignes dans la région d’Avignon, intérêts des approches géographiques dans l’évaluation des risques d’exposition cancérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Prost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contamination, Environnement, Santé, Société – De l’évaluation des risques à l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques d’expositions cancérogènes – Illustration à partir des cas de Givors, Aulnay-sous-Bois et du département du Vaucluse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.489-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02279067v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperation between GISCOP 93 and the citizen movement: rebuilding the memory of a territory through collaborative mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques d’expositions cancérogènes – Illustration à partir des cas de Givors, Aulnay-sous-Bois et du département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breaking the Invisibility of Occupational Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02279072v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A cooperation between GISCOP 93 and the citizen movement: rebuilding the memory of a territory through collaborative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breaking the Invisibility of Occupational Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en visibilité des impacts sanitaires du CMMP d'Aulnay-sous-Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès CIGEOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1292,496 +1413,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global therapeutic mobilities and cancer: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dancoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (6), pp.e089780. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-089780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre les cancers évitables. Recherches sur le travail cancérogène et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Hunsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Thébaud-Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églantine Armand Rastano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Décosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler les traces du toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.19792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03065717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaménagement urbain, maladies industrielles et mémoires : l’usine d’amiante d’Aulnay-sous-Bois (Seine-Saint-Denis, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (178), pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03065722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,219 +1912,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements en lien avec la santé et l'état de santé ressenti des étudiants : une question géographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feres Belghith, Marie-Paule Couto, Olivier Rey (dir.). Etre étudiant avant et pendant la crise sanitaire. Enquête Conditions de vue 2020. Observatoire nationale de la vie étudiante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.303-323, 2023, 9782111576704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en visibilité des victimes d'une exposition environnementale à l'amiante. Le cas du comptoir des minéraux et des matières premières d'Aulnay-sous-Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et territoire, une réflexion géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, pp.55-70, 2019, 978-2-36442-087-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02376747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2013,171 +2134,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches géographiques des variations spatio-temporelles des cas de Lymphomes Non-Hodgkiniens en basse vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est (COMUE), 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03186084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches géographiques des variations spatio-temporelles des cas de lymphomes non-hodgkiniens en basse vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PESC0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03355366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2187,91 +2308,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie en ligne pour re(construire) la mémoire d'un territoire à risque : le cas de la pollution environnementale à l'amiante issu du Comptoir des Minéraux et des Matières Premières (CMMP) d'Aulnay-sous-Bois, Seine-Saint-Denis (93)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04058209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2281,95 +2402,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en visibilité d'une pollution environnementale à l'amiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Jean Moulin (Lyon III); GISCOP93. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2379,125 +2500,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of social conflicts around an asbestos grinding site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2565,51 +2686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F85E3079"/>
+    <w:nsid w:val="F2D89CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2796,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leaprost-lancon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1066-4199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25754884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97163408624800090442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ondet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand Rastano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ondet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19792" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355366v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC0038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04058209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leaprost-lancon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1066-4199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25754884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/97163408624800090442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Leguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ondet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand Rastano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ondet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03355366v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04058209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>