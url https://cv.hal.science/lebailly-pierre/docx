--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -66,1376 +66,1376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney cancer and occupational agricultural exposures in the AGRIculture and CANcer cohort</w:t>
+                <w:t xml:space="preserve">Acetanilide herbicide exposure and lymphoid malignancy risk in the French AGRiculture and CANcer cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Nassar</w:t>
+                <w:t xml:space="preserve">Shiméa Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tual</w:t>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Bara</w:t>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 55 (1), </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 207, pp.110024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyag001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.110024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535208v1</w:t>
+                <w:t xml:space="preserve">hal-05538274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetanilide herbicide exposure and lymphoid malignancy risk in the French AGRiculture and CANcer cohort</w:t>
+                <w:t xml:space="preserve">Kidney cancer and occupational agricultural exposures in the AGRIculture and CANcer cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiméa Agossou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carine Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+                <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 207, pp.110024. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.110024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyag001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538274v1</w:t>
+                <w:t xml:space="preserve">hal-05535208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the European regulatory model for predicting worker exposure conservative? Comparison of predicted and measured under usual working conditions exposures in fruit growing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between agricultural use of pyrethroid insecticides and asthma: AGRICAN cohort results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bresson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+                <w:t xml:space="preserve">Severine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Jeroen Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 271, pp.121042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121042⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 277, pp.121583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974858v1</w:t>
+                <w:t xml:space="preserve">hal-05070206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between agricultural use of pyrethroid insecticides and asthma: AGRICAN cohort results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is the European regulatory model for predicting worker exposure conservative? Comparison of predicted and measured under usual working conditions exposures in fruit growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Tual</w:t>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Douwes</w:t>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 277, pp.121583. </w:t>
+              <w:t xml:space="preserve">, 2025, 271, pp.121042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070206v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing occupational exposure to pesticides: understanding prevention behaviors among french farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+                <w:t xml:space="preserve">Agricultural exposure and risk of ovarian cancer in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiswald Louis-Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie de Graaf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Severine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0663⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (2), pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100157v1</w:t>
+                <w:t xml:space="preserve">hal-04468339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pesticide mixtures to which French agricultural workers and farm-owners are exposed: Results from the Agriculture and Cancer (AGRICAN) cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madar Talibov</w:t>
+                <w:t xml:space="preserve">Reducing occupational exposure to pesticides: understanding prevention behaviors among french farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+                <w:t xml:space="preserve">Maylis Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Brugioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 955, pp.176607. </w:t>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (Supplement_1), 2 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742052v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of ovarian cancer in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of pesticide mixtures to which French agricultural workers and farm-owners are exposed: Results from the Agriculture and Cancer (AGRICAN) cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Renier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hippert</w:t>
+                <w:t xml:space="preserve">Madar Talibov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiswald Louis-Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Tual</w:t>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+                <w:t xml:space="preserve">Maïté Brugioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (2), pp.75-83. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.176607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468339v1</w:t>
+                <w:t xml:space="preserve">hal-04742052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicenter Study to Assess a Systematic Screening of Occupational Exposures in Lung Cancer Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Perol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit de Labrusse</w:t>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20065068⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (8), pp.965-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142227v1</w:t>
+                <w:t xml:space="preserve">hal-04678330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+                <w:t xml:space="preserve">A Multicenter Study to Assess a Systematic Screening of Occupational Exposures in Lung Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Perol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Noelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+                <w:t xml:space="preserve">Benoit de Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (8), pp.965-978. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), pp.5068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20065068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678330v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.wxad045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196846v1</w:t>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria E Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah H Schinasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Causes and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (11), pp.995-1003. </w:t>
@@ -1574,6733 +1574,8097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Pesticide Exposure in Fruit-Growers: Comparing Levels and Determinants Assessed under Usual Conditions of Work (CANEPA Study) with Those Predicted by Registration Process (Agricultural Operator Exposure Model)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Robelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19084611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644321v1</w:t>
+                <w:t xml:space="preserve">hal-03668864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577444v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide Exposure in Fruit-Growers: Comparing Levels and Determinants Assessed under Usual Conditions of Work (CANEPA Study) with Those Predicted by Registration Process (Agricultural Operator Exposure Model)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Robelot</w:t>
+                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19084611⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668864v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madar Talibov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850753v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirta Milić</w:t>
+                <w:t xml:space="preserve">Agriculture Exposure and Time to Pregnancy Among Women Enrolled in the French Prospective Cohort AGRICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (5), pp.432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/jom.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881107v1</w:t>
+                <w:t xml:space="preserve">hal-03281561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 203, pp.111822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Ceppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 787, pp.108371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428125v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer incidence in agricultural workers: Findings from an international consortium of agricultural cohort studies (AGRICOH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayo Togawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayo Togawa</w:t>
+                <w:t xml:space="preserve">Maria E. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria E. Leon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+                <w:t xml:space="preserve">Laura E. Beane Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Christian Nordby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 157, pp.106825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides and central nervous system tumors: results from the CERENAT case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Loiseau</w:t>
+                <w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01429-x⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268518v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Møller</w:t>
+                <w:t xml:space="preserve">Occupational exposure to pesticides and central nervous system tumors: results from the CERENAT case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirta Milić</w:t>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.773-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01429-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328571v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture Exposure and Time to Pregnancy Among Women Enrolled in the French Prospective Cohort AGRICAN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Renier</w:t>
+                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (5), pp.432-440. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/jom.0000000000002163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281561v1</w:t>
+                <w:t xml:space="preserve">hal-03328571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
+                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guyguy Manangama</w:t>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gramond</w:t>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
+                <w:t xml:space="preserve">Claudio Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930142v1</w:t>
+                <w:t xml:space="preserve">hal-02959828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Guyguy Manangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+                <w:t xml:space="preserve">Céline Gramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Colosio</w:t>
+                <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
+                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.110024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02959828v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal farming and the risk of lymphohaematopoietic cancers: a meta-analysis of three cohort studies within the AGRICOH consortium</w:t>
+                <w:t xml:space="preserve">Agricultural exposures to carbamate herbicides and fungicides and central nervous system tumour incidence in the cohort AGRICAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia El-Zaemey</w:t>
+                <w:t xml:space="preserve">C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Schinasi</w:t>
+                <w:t xml:space="preserve">C. Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ferro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2018-105655⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.104876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02277105v1</w:t>
+                <w:t xml:space="preserve">hal-03169044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use and risk of non-Hodgkin lymphoid malignancies in agricultural cohorts from France, Norway and the USA: a pooled analysis from the AGRICOH consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl-Christian Nordby</w:t>
+                <w:t xml:space="preserve">Increased risk of central nervous system tumours with carbamate insecticide use in the prospective cohort AGRICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (5), pp.1519-1535. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.512-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02114366v1</w:t>
+                <w:t xml:space="preserve">hal-05572319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides and multiple myeloma in the AGRICAN cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Animal farming and the risk of lymphohaematopoietic cancers: a meta-analysis of three cohort studies within the AGRICOH consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia El-Zaemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Schinasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Piel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-019-01230-x⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.oemed-2018-105655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2018-105655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02451827v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02277105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures to carbamate herbicides and fungicides and central nervous system tumour incidence in the cohort AGRICAN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boulanger</w:t>
+                <w:t xml:space="preserve">Pesticide use and risk of non-Hodgkin lymphoid malignancies in agricultural cohorts from France, Norway and the USA: a pooled analysis from the AGRICOH consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah H Schinasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Beane Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Christian Nordby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1519-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169044v1</w:t>
+                <w:t xml:space="preserve">inserm-02114366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer risk and occupational exposures in crop farming: results from the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+                <w:t xml:space="preserve">Occupational exposure to pesticides and multiple myeloma in the AGRICAN cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delafosse</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (11), pp.776-785. </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (11), pp.1243-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-019-01230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02100275v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02451827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides: development of a job-exposure matrix for use in population-based studies (PESTIPOP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allergic conditions and risk of glioma and meningioma in the CERENAT case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2017.26⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (2), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-018-2816-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891915v1</w:t>
+                <w:t xml:space="preserve">inserm-02095240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of central nervous system tumours with carbamate insecticide use in the prospective cohort AGRICAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrix Béziat</w:t>
+                <w:t xml:space="preserve">Lung cancer risk and occupational exposures in crop farming: results from the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (2), pp.512-526. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (11), pp.776-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02106848v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02100275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic conditions and risk of glioma and meningioma in the CERENAT case-control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to pesticides: development of a job-exposure matrix for use in population-based studies (PESTIPOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Migault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138 (2), pp.271-281. </w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.281 - 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11060-018-2816-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/jes.2017.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02095240v1</w:t>
+                <w:t xml:space="preserve">hal-01891915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential proximity to agricultural land and risk of brain tumor in the general population</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Increased risk of central nervous system tumours with carbamate insecticide use in the prospective cohort AGRICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.08.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.512-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892366v1</w:t>
+                <w:t xml:space="preserve">inserm-02106848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.56 - 63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer incidence in the AGRICAN cohort study (2005–2011)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Belot</w:t>
+                <w:t xml:space="preserve">Residential proximity to agricultural land and risk of brain tumor in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément C. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.321 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative chemometric method for processing direct introduction high resolution mass spectrometry metabolomic data: independent component–discriminant analysis (IC–DA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Exposure to Farm Animals and Risk of Lung Cancer in the AGRICAN Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1179-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (4), pp.463-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665227v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary and alcohol intake and central nervous system tumors in adults: results of the CERENAT multicenter case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Loiseau</w:t>
+                <w:t xml:space="preserve">Cancer incidence in the AGRICAN cohort study (2005–2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000450580⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.175-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606166v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new standardized method for circulating miRNAs profiling in clinical studies: Interest of the exogenous normalization to improve miRNA signature accuracy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lambert</w:t>
+                <w:t xml:space="preserve">An innovative chemometric method for processing direct introduction high resolution mass spectrometry metabolomic data: independent component–discriminant analysis (IC–DA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molonc.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1179-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02304791v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salles</w:t>
+                <w:t xml:space="preserve">Central nervous system tumors and agricultural exposures in the prospective cohort AGRICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (9), pp.1771-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.30879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188319v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IARC monographs: 40 years of evaluating carcinogenic hazards to humans.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Use of Dieselized Farm Equipment and Incident Lung Cancer: Findings from the Agricultural Health Study Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Silverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Koutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aage Andersen</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Sandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 123 (6), pp.507-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1409149⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 124 (5), pp.611-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1409238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01352626v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités agricoles et risque de cancers chez les affiliés du régime agricole -Résultats intermédiaires de l'étude AGRICAN (AGRIculture et CANcers)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+                <w:t xml:space="preserve">Dietary and alcohol intake and central nervous system tumors in adults: results of the CERENAT multicenter case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622679011419443e12⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3-4), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000450580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506803v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Agricultural exposure and risk of bladder cancer in the AGRIculture and CANcer cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-016-1182-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428794v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phone use and brain tumours in the CERENAT case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Gruber</w:t>
+                <w:t xml:space="preserve">Prostate cancer risk among French farmers in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101754⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626363v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t>
+                <w:t xml:space="preserve">Towards a new standardized method for circulating miRNAs profiling in clinical studies: Interest of the exogenous normalization to improve miRNA signature accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (7), pp.981-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molonc.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04227307v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02304791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités agricoles et risque de cancers chez les affiliés du régime agricole -Résultats intermédiaires de l'étude AGRICAN (AGRIculture et CANcers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Leveque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622679011419443e12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01725876v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Pecquet</w:t>
+                <w:t xml:space="preserve">IARC monographs: 40 years of evaluating carcinogenic hazards to humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Vineis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aage Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (6), pp.507-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1409149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077085v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01352626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGRICOH: a consortium of agricultural cohorts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Herin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Environ Res Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph8051341⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644129v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+                <w:t xml:space="preserve">Prevalence of monoclonal gammopathy of undetermined significance (MGUS) among farmers involved in open field farming and/or cattle breading in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (7), pp.1727-1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10428194.2015.1113277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359054v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural pesticide exposure and the molecular connection to lymphomagenesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cancer et environnement, 5, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408462v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01725876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agricultural exposure and asthma risk in the AGRICAN French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (4-5), pp.435-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802351v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of bulky DNA adduct levels after pesticide use: Comparison between open-field farmers and fruit growers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Peluso</w:t>
+                <w:t xml:space="preserve">The AGRIculture and CANcer (AGRICAN) cohort study: enrollment and causes of death for the 2005–2009 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Adjemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02772240600952026⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-014-0933-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186914v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00281699v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Pottier</w:t>
+                <w:t xml:space="preserve">Mobile phone use and brain tumours in the CERENAT case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.514 - 522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293845v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293179v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follicular lymphoma-like B cells in healthy individuals: a novel intermediate step in early lymphomagenesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Agopian</w:t>
+                <w:t xml:space="preserve">Agricultural exposures and chronic bronchitis: findings from the AGRICAN (AGRIculture and CANcer) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20061292⟩</w:t>
+              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (9), pp.539-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165611v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the t(14;18) BCL2-IGH Translocation in Farmers Occupationally Exposed to Pesticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Pottier</w:t>
+                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-03-3604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (7), pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469948v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine mutagenicity of farmers occupationally exposed during a 1-day use of chlorothalonil and insecticides.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel de Méo</w:t>
+                <w:t xml:space="preserve">AGRICOH: a consortium of agricultural cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Beane Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Douwes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane A Hoppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-002-0382-9⟩</w:t>
+              <w:t xml:space="preserve">Int J Environ Res Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1341-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph8051341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02186895v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;BCL‐2/J&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; translocation in peripheral blood lymphocytes of unexposed individuals: Lack of seasonal variations in frequency and molecular features</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Agricultural pesticide exposure and the molecular connection to lymphomagenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cappellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.10975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206 (7), pp.1473-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20082842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469956v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804716v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00281699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of bulky DNA adduct levels after pesticide use: Comparison between open-field farmers and fruit growers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (1), pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772240600952026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Follicular lymphoma-like B cells in healthy individuals: a novel intermediate step in early lymphomagenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Milili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 203 (11), pp.2425-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20061292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the t(14;18) BCL2-IGH Translocation in Farmers Occupationally Exposed to Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 64 (6), pp.2264-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-03-3604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;BCL‐2/J&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; translocation in peripheral blood lymphocytes of unexposed individuals: Lack of seasonal variations in frequency and molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cappellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 104 (6), pp.695 - 698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.10975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urine mutagenicity of farmers occupationally exposed during a 1-day use of chlorothalonil and insecticides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 76 (1), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-002-0382-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of urine mutagenicity with the Ames test: improvement of the extraction/concentration method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Henry-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 520 (1-2), pp.199-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1383-5718(02)00172-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8447,51 +9811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyag001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shim&#233;a Agossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.110024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04974858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Douwes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Noelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Labrusse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Leon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah H Schinasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01748-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19084611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Togawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Leon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beane Freeman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Christian Nordby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106825" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000002163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02277105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El-Zaemey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Schinasi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105655" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02114366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Beane Freeman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02451827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01230-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouchieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.070" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delafosse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104976" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2017.26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02106848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy246" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2816-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.08.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8152QC2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lev&#234;que-Morlais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.06.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450580" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aage Andersen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lemarchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leveque-Morlais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622679011419443e12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101754" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01725876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00644129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A Hoppin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8051341" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082842" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roulland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061292" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469948v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-3604" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Roussel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10975" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shim&#233;a Agossou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.110024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyag001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Douwes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04974858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Noelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Labrusse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Leon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah H Schinasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01748-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19084611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000002163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Togawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Leon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beane Freeman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Christian Nordby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106825" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouchieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy246" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02277105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El-Zaemey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Schinasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105655" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02114366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Beane Freeman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02451827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01230-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2816-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delafosse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104976" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2017.26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02106848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.08.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8152QC2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx125" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lev&#234;que-Morlais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.06.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30879" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Silverman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Koutros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sandler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450580" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572325v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1182-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lemarchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leveque-Morlais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622679011419443e12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aage Andersen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409149" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Comby" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mariotte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Mauff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2015.1113277" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01725876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piantoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2013.08.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKZ8JCRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adjemian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-014-0933-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101754" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2013.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXJNSJF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00644129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A Hoppin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8051341" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082842" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roulland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061292" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469948v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-3604" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10975" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>