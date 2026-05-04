--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -100,1047 +100,1047 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetanilide herbicide exposure and lymphoid malignancy risk in the French AGRiculture and CANcer cohort</w:t>
+                <w:t xml:space="preserve">Kidney cancer and occupational agricultural exposures in the AGRIculture and CANcer cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiméa Agossou</w:t>
+                <w:t xml:space="preserve">Carine Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+                <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 207, pp.110024. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.110024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyag001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538274v1</w:t>
+                <w:t xml:space="preserve">hal-05535208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney cancer and occupational agricultural exposures in the AGRIculture and CANcer cohort</w:t>
+                <w:t xml:space="preserve">Acetanilide herbicide exposure and lymphoid malignancy risk in the French AGRiculture and CANcer cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Nassar</w:t>
+                <w:t xml:space="preserve">Shiméa Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tual</w:t>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Bara</w:t>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 55 (1), </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 207, pp.110024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyag001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.110024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535208v1</w:t>
+                <w:t xml:space="preserve">hal-05538274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between agricultural use of pyrethroid insecticides and asthma: AGRICAN cohort results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the European regulatory model for predicting worker exposure conservative? Comparison of predicted and measured under usual working conditions exposures in fruit growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Douwes</w:t>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 277, pp.121583. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121583⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 271, pp.121042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070206v1</w:t>
+                <w:t xml:space="preserve">hal-04974858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the European regulatory model for predicting worker exposure conservative? Comparison of predicted and measured under usual working conditions exposures in fruit growing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Associations between agricultural use of pyrethroid insecticides and asthma: AGRICAN cohort results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+                <w:t xml:space="preserve">Severine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Jeroen Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 271, pp.121042. </w:t>
+              <w:t xml:space="preserve">, 2025, 277, pp.121583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974858v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of ovarian cancer in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing occupational exposure to pesticides: understanding prevention behaviors among french farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Renier</w:t>
+                <w:t xml:space="preserve">Maylis Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hippert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109089⟩</w:t>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (Supplement_1), 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468339v1</w:t>
+                <w:t xml:space="preserve">hal-05100157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing occupational exposure to pesticides: understanding prevention behaviors among french farmers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+                <w:t xml:space="preserve">Identification of pesticide mixtures to which French agricultural workers and farm-owners are exposed: Results from the Agriculture and Cancer (AGRICAN) cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madar Talibov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Leblanc</w:t>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Maïté Brugioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (Supplement_1), 2 p. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.176607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100157v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pesticide mixtures to which French agricultural workers and farm-owners are exposed: Results from the Agriculture and Cancer (AGRICAN) cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Agricultural exposure and risk of ovarian cancer in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+                <w:t xml:space="preserve">Weiswald Louis-Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Brugioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 955, pp.176607. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (2), pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742052v1</w:t>
+                <w:t xml:space="preserve">hal-04468339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67 (8), pp.965-978. </w:t>
@@ -1312,103 +1312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.wxad045. </w:t>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria E Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah H Schinasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1574,3449 +1574,3449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide Exposure in Fruit-Growers: Comparing Levels and Determinants Assessed under Usual Conditions of Work (CANEPA Study) with Those Predicted by Registration Process (Agricultural Operator Exposure Model)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Robelot</w:t>
+                <w:t xml:space="preserve">Clement Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (8), </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19084611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668864v1</w:t>
+                <w:t xml:space="preserve">hal-03577444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madar Talibov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tual</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850753v1</w:t>
+                <w:t xml:space="preserve">hal-03644321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
+                <w:t xml:space="preserve">Pesticide Exposure in Fruit-Growers: Comparing Levels and Determinants Assessed under Usual Conditions of Work (CANEPA Study) with Those Predicted by Registration Process (Agricultural Operator Exposure Model)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Robelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19084611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577444v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644321v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture Exposure and Time to Pregnancy Among Women Enrolled in the French Prospective Cohort AGRICAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Renier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/jom.0000000000002163⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.111822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281561v1</w:t>
+                <w:t xml:space="preserve">hal-03361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 787, pp.108371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361293v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Milić</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164976v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirta Milić</w:t>
+                <w:t xml:space="preserve">Cancer incidence in agricultural workers: Findings from an international consortium of agricultural cohort studies (AGRICOH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayo Togawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Beane Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Christian Nordby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.106825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881107v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer incidence in agricultural workers: Findings from an international consortium of agricultural cohort studies (AGRICOH)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl-Christian Nordby</w:t>
+                <w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106825⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375258v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Occupational exposure to pesticides and central nervous system tumors: results from the CERENAT case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.773-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01429-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428125v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides and central nervous system tumors: results from the CERENAT case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Loiseau</w:t>
+                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.773-782. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01429-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268518v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirta Milić</w:t>
+                <w:t xml:space="preserve">Agriculture Exposure and Time to Pregnancy Among Women Enrolled in the French Prospective Cohort AGRICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (5), pp.432-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/jom.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328571v1</w:t>
+                <w:t xml:space="preserve">hal-03281561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
+                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Garrigou</w:t>
+                <w:t xml:space="preserve">Guyguy Manangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+                <w:t xml:space="preserve">Céline Gramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+                <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Colosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
+                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.110024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959828v2</w:t>
+                <w:t xml:space="preserve">hal-02930142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guyguy Manangama</w:t>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gramond</w:t>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+                <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191, pp.110024. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02930142v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures to carbamate herbicides and fungicides and central nervous system tumour incidence in the cohort AGRICAN</w:t>
+                <w:t xml:space="preserve">Increased risk of central nervous system tumours with carbamate insecticide use in the prospective cohort AGRICAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piel</w:t>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pouchieu</w:t>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Boulanger</w:t>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.070⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.512-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169044v1</w:t>
+                <w:t xml:space="preserve">hal-05572319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of central nervous system tumours with carbamate insecticide use in the prospective cohort AGRICAN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Pesticide use and risk of non-Hodgkin lymphoid malignancies in agricultural cohorts from France, Norway and the USA: a pooled analysis from the AGRICOH consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah H Schinasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Beane Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Christian Nordby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (2), pp.512-526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy246⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1519-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572319v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02114366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal farming and the risk of lymphohaematopoietic cancers: a meta-analysis of three cohort studies within the AGRICOH consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia El-Zaemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Schinasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.oemed-2018-105655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2018-105655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02277105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use and risk of non-Hodgkin lymphoid malignancies in agricultural cohorts from France, Norway and the USA: a pooled analysis from the AGRICOH consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl-Christian Nordby</w:t>
+                <w:t xml:space="preserve">Occupational exposure to pesticides and multiple myeloma in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz017⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (11), pp.1243-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-019-01230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02114366v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02451827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides and multiple myeloma in the AGRICAN cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Piel</w:t>
+                <w:t xml:space="preserve">Agricultural exposures to carbamate herbicides and fungicides and central nervous system tumour incidence in the cohort AGRICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (11), pp.1243-1250. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.104876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-019-01230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02451827v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic conditions and risk of glioma and meningioma in the CERENAT case-control study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+                <w:t xml:space="preserve">Lung cancer risk and occupational exposures in crop farming: results from the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Raherison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Migault</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carles</w:t>
+                <w:t xml:space="preserve">Patricia Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138 (2), pp.271-281. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (11), pp.776-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11060-018-2816-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02095240v1</w:t>
+                <w:t xml:space="preserve">inserm-02100275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer risk and occupational exposures in crop farming: results from the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposure to pesticides: development of a job-exposure matrix for use in population-based studies (PESTIPOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+                <w:t xml:space="preserve">Camille Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Delafosse</w:t>
+                <w:t xml:space="preserve">Yolande Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (11), pp.776-785. </w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.281 - 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/jes.2017.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02100275v1</w:t>
+                <w:t xml:space="preserve">hal-01891915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides: development of a job-exposure matrix for use in population-based studies (PESTIPOP)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Increased risk of central nervous system tumours with carbamate insecticide use in the prospective cohort AGRICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2017.26⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.512-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891915v1</w:t>
+                <w:t xml:space="preserve">inserm-02106848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of central nervous system tumours with carbamate insecticide use in the prospective cohort AGRICAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Allergic conditions and risk of glioma and meningioma in the CERENAT case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (2), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-018-2816-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02106848v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02095240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Residential proximity to agricultural land and risk of brain tumor in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
+                <w:t xml:space="preserve">Clément C. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.321 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908711v1</w:t>
+                <w:t xml:space="preserve">hal-01892366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential proximity to agricultural land and risk of brain tumor in the general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yolande Esquirol</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément C. Piel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Migault</w:t>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.08.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.56 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01892366v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Farm Animals and Risk of Lung Cancer in the AGRICAN Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,90 +5080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer incidence in the AGRICAN cohort study (2005–2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5348,103 +5348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central nervous system tumors and agricultural exposures in the prospective cohort AGRICAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (9), pp.1771-1782. </w:t>
@@ -5476,965 +5476,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Dieselized Farm Equipment and Incident Lung Cancer: Findings from the Agricultural Health Study Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prostate cancer risk among French farmers in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tual</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dale Sandler</w:t>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1409238⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572564v1</w:t>
+                <w:t xml:space="preserve">hal-05572567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary and alcohol intake and central nervous system tumors in adults: results of the CERENAT multicenter case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Loiseau</w:t>
+                <w:t xml:space="preserve">Agricultural exposure and risk of bladder cancer in the AGRIculture and CANcer cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000450580⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-016-1182-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606166v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of bladder cancer in the AGRIculture and CANcer cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Velten</w:t>
+                <w:t xml:space="preserve">Dietary and alcohol intake and central nervous system tumors in adults: results of the CERENAT multicenter case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-016-1182-y⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3-4), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000450580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572325v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate cancer risk among French farmers in the AGRICAN cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+                <w:t xml:space="preserve">Towards a new standardized method for circulating miRNAs profiling in clinical studies: Interest of the exogenous normalization to improve miRNA signature accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3552⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (7), pp.981-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molonc.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572567v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02304791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new standardized method for circulating miRNAs profiling in clinical studies: Interest of the exogenous normalization to improve miRNA signature accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+                <w:t xml:space="preserve">Use of Dieselized Farm Equipment and Incident Lung Cancer: Findings from the Agricultural Health Study Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+                <w:t xml:space="preserve">Debra Silverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guttin</w:t>
+                <w:t xml:space="preserve">Stella Koutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
+                <w:t xml:space="preserve">Aaron Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lambert</w:t>
+                <w:t xml:space="preserve">Dale Sandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (7), pp.981-992. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (5), pp.611-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molonc.2016.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1409238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02304791v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités agricoles et risque de cancers chez les affiliés du régime agricole -Résultats intermédiaires de l'étude AGRICAN (AGRIculture et CANcers)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IARC monographs: 40 years of evaluating carcinogenic hazards to humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Lemarchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Neil Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Leveque-Morlais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
+                <w:t xml:space="preserve">Paolo Vineis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aage Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622679011419443e12⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (6), pp.507-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1409149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506803v1</w:t>
+                <w:t xml:space="preserve">pasteur-01352626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IARC monographs: 40 years of evaluating carcinogenic hazards to humans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Vineis</w:t>
+                <w:t xml:space="preserve">Activités agricoles et risque de cancers chez les affiliés du régime agricole -Résultats intermédiaires de l'étude AGRICAN (AGRIculture et CANcers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ahrens</w:t>
+                <w:t xml:space="preserve">Clementine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aage Andersen</w:t>
+                <w:t xml:space="preserve">Noémie Leveque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 123 (6), pp.507-14. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.136-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.1409149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4622679011419443e12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01352626v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t>
               </w:r>
@@ -6459,51 +6459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6554,90 +6554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of monoclonal gammopathy of undetermined significance (MGUS) among farmers involved in open field farming and/or cattle breading in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6682,872 +6682,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The AGRIculture and CANcer (AGRICAN) cohort study: enrollment and causes of death for the 2005–2009 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Adjemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-014-0933-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01725876v1</w:t>
+                <w:t xml:space="preserve">hal-05572570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural exposure and asthma risk in the AGRICAN French cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217 (4-5), pp.435-442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2013.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AGRIculture and CANcer (AGRICAN) cohort study: enrollment and causes of death for the 2005–2009 period</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-014-0933-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05572570v1</w:t>
+                <w:t xml:space="preserve">hal-03428794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+                <w:t xml:space="preserve">Mobile phone use and brain tumours in the CERENAT case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.514 - 522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03428794v1</w:t>
+                <w:t xml:space="preserve">hal-01626363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phone use and brain tumours in the CERENAT case-control study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+                <w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Gruber</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01626363v1</w:t>
+                <w:t xml:space="preserve">hal-04227307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cancer et environnement, 5, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04227307v1</w:t>
+                <w:t xml:space="preserve">anses-01725876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural exposures and chronic bronchitis: findings from the AGRICAN (AGRIculture and CANcer) cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Levêque-Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (9), pp.539-545. </w:t>
@@ -7756,64 +7756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRICOH: a consortium of agricultural cohorts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria E Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E Beane Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Douwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane A Hoppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,295 +7871,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural pesticide exposure and the molecular connection to lymphomagenesis.</w:t>
+                <w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Agopian</w:t>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Briand</w:t>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 206 (7), pp.1473-83. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20082842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408462v1</w:t>
+                <w:t xml:space="preserve">hal-02359054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t>
+                <w:t xml:space="preserve">Agricultural pesticide exposure and the molecular connection to lymphomagenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lanier</w:t>
+                <w:t xml:space="preserve">Julie Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
+                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206 (7), pp.1473-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20082842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359054v1</w:t>
+                <w:t xml:space="preserve">hal-00408462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t>
               </w:r>
@@ -8171,77 +8171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t>
@@ -8273,791 +8273,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of bulky DNA adduct levels after pesticide use: Comparison between open-field farmers and fruit growers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Sage</w:t>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t>
+              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (1), pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772240600952026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00281699v1</w:t>
+                <w:t xml:space="preserve">hal-02186914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of bulky DNA adduct levels after pesticide use: Comparison between open-field farmers and fruit growers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Andre</w:t>
+                <w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Lucille Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Peluso</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02772240600952026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02186914v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00281699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follicular lymphoma-like B cells in healthy individuals: a novel intermediate step in early lymphomagenesis.</w:t>
+                <w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Roulland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Agopian</w:t>
+                <w:t xml:space="preserve">Lucile Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20061292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165611v1</w:t>
+                <w:t xml:space="preserve">halsde-00293845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293845v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Garon</w:t>
+                <w:t xml:space="preserve">Follicular lymphoma-like B cells in healthy individuals: a novel intermediate step in early lymphomagenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lecluse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Michèle Milili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 203 (11), pp.2425-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20061292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293179v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the t(14;18) BCL2-IGH Translocation in Farmers Occupationally Exposed to Pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 64 (6), pp.2264-2269. </w:t>
@@ -9089,350 +9089,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;BCL‐2/J&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; translocation in peripheral blood lymphocytes of unexposed individuals: Lack of seasonal variations in frequency and molecular features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roulland</w:t>
+                <w:t xml:space="preserve">Urine mutagenicity of farmers occupationally exposed during a 1-day use of chlorothalonil and insecticides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Briand</w:t>
+                <w:t xml:space="preserve">Edwige Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cappellen</w:t>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 104 (6), pp.695 - 698. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 76 (1), pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.10975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-002-0382-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469956v1</w:t>
+                <w:t xml:space="preserve">hal-02186895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine mutagenicity of farmers occupationally exposed during a 1-day use of chlorothalonil and insecticides.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Andre</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;BCL‐2/J&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; translocation in peripheral blood lymphocytes of unexposed individuals: Lack of seasonal variations in frequency and molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Méo</w:t>
+                <w:t xml:space="preserve">Gilbert Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cappellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-002-0382-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 104 (6), pp.695 - 698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.10975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02186895v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9500,77 +9500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of urine mutagenicity with the Ames test: improvement of the extraction/concentration method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Henry-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9811,51 +9811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shim&#233;a Agossou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.110024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyag001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Douwes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04974858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Noelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Labrusse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Leon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah H Schinasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01748-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19084611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000002163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Togawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Leon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beane Freeman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Christian Nordby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106825" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouchieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy246" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02277105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El-Zaemey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Schinasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105655" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02114366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Beane Freeman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02451827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01230-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2816-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delafosse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104976" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2017.26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02106848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.08.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8152QC2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx125" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lev&#234;que-Morlais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.06.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30879" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Silverman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Koutros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sandler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450580" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572325v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1182-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lemarchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leveque-Morlais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622679011419443e12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aage Andersen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409149" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Comby" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mariotte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Mauff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2015.1113277" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01725876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piantoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2013.08.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKZ8JCRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adjemian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-014-0933-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101754" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2013.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXJNSJF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00644129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A Hoppin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8051341" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082842" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roulland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061292" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469948v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-3604" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10975" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyag001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shim&#233;a Agossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.110024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04974858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Douwes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Perol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Noelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Labrusse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Leon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah H Schinasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01748-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19084611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Togawa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E. Leon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beane Freeman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Christian Nordby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000002163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy246" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02114366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Beane Freeman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02277105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El-Zaemey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Schinasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105655" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02451827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01230-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouchieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.070" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Esquirol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2017.26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02106848v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2816-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.08.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8152QC2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx125" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lev&#234;que-Morlais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.06.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30879" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3552" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1182-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450580" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Silverman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Koutros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sandler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409238" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aage Andersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lemarchand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leveque-Morlais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622679011419443e12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Comby" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mariotte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Mauff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2015.1113277" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adjemian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-014-0933-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piantoni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2013.08.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKZ8JCRM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626363v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101754" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01725876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2013.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXJNSJF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00644129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A Hoppin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8051341" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082842" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roulland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Milili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061292" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469948v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-3604" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469956v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Roussel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10975" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>